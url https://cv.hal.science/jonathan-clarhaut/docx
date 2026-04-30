--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -887,563 +887,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Targeted Therapies for Colorectal Cancer Treatment</w:t>
+                <w:t xml:space="preserve">Induced-volatolomics for the design of tumour activated therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
+                <w:t xml:space="preserve">Rémi Châtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+                <w:t xml:space="preserve">Estelle Blochouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheik Emambux</w:t>
+                <w:t xml:space="preserve">Rony Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Poinot</w:t>
+                <w:t xml:space="preserve">Fabiola Djago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Châtre</w:t>
+                <w:t xml:space="preserve">Justin Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (9), pp.4537-4545. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (18), pp.4697-4703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2sc06797h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019569v1</w:t>
+                <w:t xml:space="preserve">hal-04098727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced-volatolomics for the design of tumour activated therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Combination of Targeted Therapies for Colorectal Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Châtre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justin Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (18), pp.4697-4703. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (9), pp.4537-4545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2sc06797h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098727v1</w:t>
+                <w:t xml:space="preserve">hal-05019569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A β-Cyclodextrin-Albumin Conjugate for Enhancing Therapeutic Efficacy of Cytotoxic Drugs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Minimal Physiologically Based Pharmacokinetic Model to Characterize CNS Distribution of Metronidazole in Neuro Care ICU Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouchène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.2c00182⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11101293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765739v1</w:t>
+                <w:t xml:space="preserve">hal-03906712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Minimal Physiologically Based Pharmacokinetic Model to Characterize CNS Distribution of Metronidazole in Neuro Care ICU Patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">A β-Cyclodextrin-Albumin Conjugate for Enhancing Therapeutic Efficacy of Cytotoxic Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Châtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Djago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Adier</w:t>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (10), pp.1293. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (6), pp.1138-1144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11101293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.2c00182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906712v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell–cell interactions via non-covalent click chemistry</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achmet Said Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1697,90 +1697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo synthesis of triple-loaded albumin conjugate for efficient targeted cancer chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Châtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Châtre</w:t>
+                <w:t xml:space="preserve">Justin Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compound Based Probe for Induced Volatolomics of Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrad Tarighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Garandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (49), pp.17563-17566. </w:t>
@@ -2112,64 +2112,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Release of a Micelle Payload via Sequential Enzymatic and Bioorthogonal Reactions in Living Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,90 +2233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A β-glucuronidase-responsive albumin-binding prodrug programmed for the double release of monomethyl auristatin E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fangous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hötten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2380,51 +2380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Acetamido-2-deoxy- l -iminosugar C -Alkyl and C -Aryl Glycosides: Synthesis and Glycosidase Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2674,64 +2674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Oumata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 158, pp.1-6. </w:t>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Geffroy-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,4119 +3189,3985 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ targeted activation of an anticancer agent using ultrasound-triggered release of composite droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Kolodych</w:t>
+                <w:t xml:space="preserve">Marine Bezagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Michel</w:t>
+                <w:t xml:space="preserve">Fabrice Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Delacroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ehkirch</w:t>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142, pp.2-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the tumour microenvironment with an enzyme-responsive drug delivery system for the efficient therapy of breast and pancreatic cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (5), pp.3427-3433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7SC00472A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ targeted activation of an anticancer agent using ultrasound-triggered release of composite droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diminished oligomerization in the synthesis of new anti-angiogenic cyclic peptide using solution instead of solid-phase cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bezagu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+                <w:t xml:space="preserve">M. Vincenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Monti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Tanter</w:t>
+                <w:t xml:space="preserve">C. Soum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.03.057⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.368-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088862v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminished oligomerization in the synthesis of new anti-angiogenic cyclic peptide using solution instead of solid-phase cyclization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dendritic β-galactosidase-responsive folate–monomethylauristatin E conjugate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Clarhaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Peraudeau</w:t>
+                <w:t xml:space="preserve">Jérôme Alsarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vincenzi</w:t>
+                <w:t xml:space="preserve">Elodie Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Soum</w:t>
+                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.368-375. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (87), pp.15792-15795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bip.22814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CC05294G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01563735v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin and Cancer: What Is the Link?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sarrouilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Sarrouilhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.62-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1566524015666150114113411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dendritic β-galactosidase-responsive folate–monomethylauristatin E conjugate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">A mechanically interlocked molecular system programmed for the delivery of an anticancer drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Peraudeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC05294G⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.2608-2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sc00648a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127679v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanically interlocked molecular system programmed for the delivery of an anticancer drug</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">beta-Glucuronidase-responsive prodrugs for selective cancer chemotherapy: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Peraudeau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sc00648a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.302-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech2013.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127729v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-Glucuronidase-responsive prodrugs for selective cancer chemotherapy: An update</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Thomas</w:t>
+                <w:t xml:space="preserve">An enzyme-responsive system programmed for the double release of bioactive molecules through an intracellular chemical amplification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech2013.12.045⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (41), pp.7129-7133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob41536h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196935v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enzyme-responsive system programmed for the double release of bioactive molecules through an intracellular chemical amplification process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Peraudeau</w:t>
+                <w:t xml:space="preserve">A galactosidase-responsive doxorubicin-folate conjugate for selective targeting of acute myelogenous leukemia blasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fraineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob41536h⟩</w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (8), pp.948 - 955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966980v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02444614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A galactosidase-responsive doxorubicin-folate conjugate for selective targeting of acute myelogenous leukemia blasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chimerical phagocytosis model reveals the recruitment by Sertoli cells of autophagy for the degradation of ingested illegitimate substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Yefimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (8), pp.948 - 955. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (5), pp.653-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/auto.23839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02444614v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+                <w:t xml:space="preserve">Ellen C R Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen C R Snyder</w:t>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (12), pp.1228-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chimerical phagocytosis model reveals the recruitment by Sertoli cells of autophagy for the degradation of ingested illegitimate substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claire Meunier</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluations of a monomethylauristatin E glucuronide prodrug for selective cancer chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.23839⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03119928v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluations of a monomethylauristatin E glucuronide prodrug for selective cancer chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+                <w:t xml:space="preserve">Down-regulation of Connexin43 expression reveals the involvement of caveolin-1 containing lipid rafts in human U251 glioblastoma cell invasion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (11), pp.845-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mc.20853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.06.037⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033523v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Antitumor Efficacy of a β-Glucuronidase-Responsive Albumin-Binding Prodrug of Doxorubicin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55 (9), pp.4516-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm300348r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of Connexin43 expression reveals the involvement of caveolin-1 containing lipid rafts in human U251 glioblastoma cell invasion.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A self-immolative dendritic glucuronide prodrug of doxorubicin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mc.20853⟩</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.68-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1md00193k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00993046v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-immolative dendritic glucuronide prodrug of doxorubicin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The gap junction protein Cx43 is involved in the bone-targeted metastatic behaviour of human prostate cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pedretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1md00193k⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.111-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10585-011-9434-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682705v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vitamin K–dependent anticoagulant factor, protein S, inhibits multiple VEGF-A–induced angiogenesis events in a Mer- and SHP2-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fraineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 120 (25), pp.5073-5083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2012-05-429183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02444598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gap junction protein Cx43 is involved in the bone-targeted metastatic behaviour of human prostate cancer cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Lamiche</w:t>
+                <w:t xml:space="preserve">The First Generation of β-Galactosidase-Responsive Prodrugs Designed for the Selective Treatment of Solid Tumors in Prodrug Monotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pedretti</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10585-011-9434-4⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201204935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993073v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Generation of β-Galactosidase-Responsive Prodrugs Designed for the Selective Treatment of Solid Tumors in Prodrug Monotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+                <w:t xml:space="preserve">A Heterodimeric Glucuronide Prodrug for Cancer Tritherapy: the Double Role of the Chemical Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201204935⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.2137-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201100355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736090v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heterodimeric Glucuronide Prodrug for Cancer Tritherapy: the Double Role of the Chemical Amplifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Grinda</w:t>
+                <w:t xml:space="preserve">A Galactosidase‐Responsive “Trojan Horse” for the Selective Targeting of Folate Receptor‐Positive Tumor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.2137-2141. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.1006-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201100114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201100355⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033576v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galactosidase‐Responsive “Trojan Horse” for the Selective Targeting of Folate Receptor‐Positive Tumor Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of endothelin-1 on osteoblastic differentiation is modified by the level of connexin43: comparative study on calvarial osteoblastic cells isolated from Cx43+/- and Cx43+/+ mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziello Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Thomas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Corinne Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Roche</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 340 (1), pp.103-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-009-0924-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201100114⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326356v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of endothelin-1 on osteoblastic differentiation is modified by the level of connexin43: comparative study on calvarial osteoblastic cells isolated from Cx43+/- and Cx43+/+ mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziello Geneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Lamiche</w:t>
+                <w:t xml:space="preserve">B Conrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Niger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-009-0924-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol 58, Issue 3, p511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2009.2026790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498245v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZEB-1, a repressor of the semaphorin 3F tumor suppressor gene in lung cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Clarhaut</w:t>
+                <w:t xml:space="preserve">Robert M. Gemmill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Conrard</w:t>
+                <w:t xml:space="preserve">Vincent A. Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hayat</w:t>
+                <w:t xml:space="preserve">Slimane Ait-Si-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Cocquempot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vol 58, Issue 3, p511-522. </w:t>
+              <w:t xml:space="preserve">Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (2), pp.157-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TR.2009.2026790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1593/neo.81074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952035v1</w:t>
+                <w:t xml:space="preserve">hal-00416521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZEB-1, a repressor of the semaphorin 3F tumor suppressor gene in lung cancer cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Modeling of New Benzofuranone Histone Deacetylase Inhibitors that Stimulate Tumor Suppressor Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent A. Potiron</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Ait-Si-Ali</w:t>
+                <w:t xml:space="preserve">Guillermina Estiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Imbert</w:t>
+                <w:t xml:space="preserve">Olaf Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neoplasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (2), pp.157-166. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.3112-3115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1593/neo.81074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm9002439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416521v1</w:t>
+                <w:t xml:space="preserve">hal-00438795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Modeling of New Benzofuranone Histone Deacetylase Inhibitors that Stimulate Tumor Suppressor Gene Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Charrier</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of glucuronide prodrugs of the histone deacetylase inhibitor CI-994 for application in selective cancer chemotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olaf Wiest</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm9002439⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (17), pp.8109-8116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438795v1</w:t>
+                <w:t xml:space="preserve">hal-00458881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of glucuronide prodrugs of the histone deacetylase inhibitor CI-994 for application in selective cancer chemotherapy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Roche</w:t>
+                <w:t xml:space="preserve">Semaphorin, neuropilin and VEGF expression in glial tumours: SEMA3G, a prognostic marker?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.07.048⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (7), pp.1153-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00458881v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin, neuropilin and VEGF expression in glial tumours: SEMA3G, a prognostic marker?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semaphorin SEMA3F affects multiple signaling pathways in lung cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent A. Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+                <w:t xml:space="preserve">Girish Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Wager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+                <w:t xml:space="preserve">Patrick Nasarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Levillain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Marquant</w:t>
+                <w:t xml:space="preserve">Hellmut G. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604641⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (18), pp.8708-8715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-3612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458867v1</w:t>
+                <w:t xml:space="preserve">hal-00416414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin SEMA3F affects multiple signaling pathways in lung cancer cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent A. Potiron</w:t>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of 1,4-benzodiazepine-2,5-dione-based HDAC inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girish Sharma</w:t>
+                <w:t xml:space="preserve">Vincent Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nasarre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hellmut G. Augustin</w:t>
+                <w:t xml:space="preserve">Christian Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (17), pp.4819-4823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.06.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-3612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00416414v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of 1,4-benzodiazepine-2,5-dione-based HDAC inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">semaphorins in lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Loudni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Roche</w:t>
+                <w:t xml:space="preserve">J. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Drabkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.203-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1556-0864(15)31568-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7448,51 +7314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fontanier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01518-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14030180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Plumet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Katsakos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Al Jamal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202402278" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Landa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arruebo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79573-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05019569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00224" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blochouse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Eid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06797h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00182" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmet Said Mohamed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01637G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00020E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.08.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Balandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Debant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12103013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrad Tarighi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Garandeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201906261" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Porte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201902137" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fangous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille H&#246;tten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MD00466H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golthlay Denet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061558" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.095" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01823781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZJ09SKX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peraudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cronier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monvoisin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174984v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kolodych" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Koniev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ehkirch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.03.057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00472A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bezagu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarhaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincenzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22814" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7C9ZDL5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sarrouilhe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566524015666150114113411" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alsarraf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peraudeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05294G" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc00648a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech2013.12.045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41536h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.04.026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDZ2P0G6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119928v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.23839" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B68BWR96-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993046v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20853" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NN4RTLN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00193k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-05-429183" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-011-9434-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7DSSRXF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204935" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VNRTZX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100355" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J54X9DNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100114" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J3R00Z0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498245v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziello Geneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Niger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0924-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-433JQJCS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clarhaut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Conrard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hayat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cocquempot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2009.2026790" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416521v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Gemmill" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Potiron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Ait-Si-Ali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Imbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.81074" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438795v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Estiu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wiest" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9002439" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.048" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMX2FZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604641" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416414v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Sharma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nasarre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut G. Augustin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3612" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078139v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Drabkin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(15)31568-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fontanier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01518-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14030180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Plumet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Katsakos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Al Jamal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202402278" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Landa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arruebo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79573-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blochouse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Eid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06797h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05019569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00224" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmet Said Mohamed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01637G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00020E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.08.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Balandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Debant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12103013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrad Tarighi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Garandeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201906261" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Porte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201902137" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fangous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille H&#246;tten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MD00466H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golthlay Denet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061558" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.095" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01823781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZJ09SKX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peraudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cronier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monvoisin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174984v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bezagu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.03.057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00472A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarhaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincenzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22814" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7C9ZDL5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alsarraf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peraudeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05294G" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sarrouilhe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566524015666150114113411" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc00648a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech2013.12.045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41536h" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.04.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDZ2P0G6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119928v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.23839" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B68BWR96-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993046v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20853" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NN4RTLN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00193k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-011-9434-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7DSSRXF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-05-429183" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204935" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VNRTZX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J54X9DNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100114" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J3R00Z0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziello Geneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Niger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0924-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-433JQJCS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clarhaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Conrard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hayat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cocquempot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2009.2026790" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416521v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Gemmill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Potiron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Ait-Si-Ali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Imbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.81074" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Estiu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wiest" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9002439" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458881v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.048" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMX2FZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458867v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604641" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Sharma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nasarre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut G. Augustin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3612" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Drabkin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(15)31568-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>