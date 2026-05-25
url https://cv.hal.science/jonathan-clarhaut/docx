--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -66,623 +66,623 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of higher ceftazidime–avibactam concentrations in the human renal interstitium compared with unbound plasma using a minimal physiologically based pharmacokinetic model developed in rats and pigs through microdialysis</w:t>
+                <w:t xml:space="preserve">Candida (Candidozyma) auris strains exposed to azole fungicides become less susceptible to manogepix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallée</w:t>
+                <w:t xml:space="preserve">Audrey Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
+                <w:t xml:space="preserve">Adrien Baillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lamarche</w:t>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Fontanier</w:t>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69 (3), pp.e0151824. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.01518-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myag041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950970v1</w:t>
+                <w:t xml:space="preserve">hal-05609866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GJA1-20k, a Short Isoform of Connexin43, from Its Discovery to Its Potential Implication in Cancer Progression</w:t>
+                <w:t xml:space="preserve">Prediction of higher ceftazidime–avibactam concentrations in the human renal interstitium compared with unbound plasma using a minimal physiologically based pharmacokinetic model developed in rats and pigs through microdialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fournier</w:t>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cronier</w:t>
+                <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théo Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (3), pp.180. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (3), pp.e0151824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells14030180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.01518-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153972v1</w:t>
+                <w:t xml:space="preserve">hal-04950970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing antimicrobial susceptibility testing: cost and environmental benefits of MIC volume reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">GJA1-20k, a Short Isoform of Connexin43, from Its Discovery to Its Potential Implication in Cancer Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Babiard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00704-25⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells14030180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321893v1</w:t>
+                <w:t xml:space="preserve">hal-05153972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enzyme‐Responsive Self‐Immolative Recognition Marker for Manipulating Cell–Cell Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chad Plumet</w:t>
+                <w:t xml:space="preserve">Optimizing antimicrobial susceptibility testing: cost and environmental benefits of MIC volume reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Katsakos</w:t>
+                <w:t xml:space="preserve">Jeremy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Girard</w:t>
+                <w:t xml:space="preserve">Tom Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israa Al Jamal</w:t>
+                <w:t xml:space="preserve">Emma Babiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (12), pp.e0070425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202402278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.00704-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641807v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mixed Staphylococcus aureus-Pseudomonas aeruginosa biofilm on susceptibility to antimicrobial treatments in a 3D in vitro model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -753,6421 +753,6555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Enzyme‐Responsive Self‐Immolative Recognition Marker for Manipulating Cell–Cell Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Noël</w:t>
+                <w:t xml:space="preserve">Chad Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Point</w:t>
+                <w:t xml:space="preserve">Spyridon Katsakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tewes</w:t>
+                <w:t xml:space="preserve">Mélissa Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Deroche</w:t>
+                <w:t xml:space="preserve">Israa Al Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67 (3), pp.e13704. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202402278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715648v1</w:t>
+                <w:t xml:space="preserve">hal-04641807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced-volatolomics for the design of tumour activated therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Châtre</w:t>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Blochouse</w:t>
+                <w:t xml:space="preserve">Kévin Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rony Eid</w:t>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Djago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justin Lange</w:t>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sc06797h⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (3), pp.e13704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098727v1</w:t>
+                <w:t xml:space="preserve">hal-04715648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Targeted Therapies for Colorectal Cancer Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced-volatolomics for the design of tumour activated therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Châtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
+                <w:t xml:space="preserve">Estelle Blochouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+                <w:t xml:space="preserve">Rony Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheik Emambux</w:t>
+                <w:t xml:space="preserve">Fabiola Djago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Poinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Châtre</w:t>
+                <w:t xml:space="preserve">Justin Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (9), pp.4537-4545. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (18), pp.4697-4703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2sc06797h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019569v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Minimal Physiologically Based Pharmacokinetic Model to Characterize CNS Distribution of Metronidazole in Neuro Care ICU Patients</w:t>
+                <w:t xml:space="preserve">Combination of Targeted Therapies for Colorectal Cancer Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Bouchène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Adier</w:t>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Châtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11101293⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (9), pp.4537-4545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906712v1</w:t>
+                <w:t xml:space="preserve">hal-05019569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A β-Cyclodextrin-Albumin Conjugate for Enhancing Therapeutic Efficacy of Cytotoxic Drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
+                <w:t xml:space="preserve">A Minimal Physiologically Based Pharmacokinetic Model to Characterize CNS Distribution of Metronidazole in Neuro Care ICU Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouchène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.2c00182⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11101293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765739v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell–cell interactions via non-covalent click chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A β-Cyclodextrin-Albumin Conjugate for Enhancing Therapeutic Efficacy of Cytotoxic Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Châtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Djago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (6), pp.1138-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.2c00182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SC01637G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03285569v1</w:t>
+                <w:t xml:space="preserve">hal-03765739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective radical depolymerization of cellulose to glucose induced by high frequency ultrasound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayman Karam</w:t>
+                <w:t xml:space="preserve">Cell–cell interactions via non-covalent click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Chave</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Saïd Mohamed Achmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prince Nana Amaniampong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (10), pp.2664-2669. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (26), pp.9017-9021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SC00020E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1SC01637G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921911v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo synthesis of triple-loaded albumin conjugate for efficient targeted cancer chemotherapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cx43 Present at the Leading Edge Membrane Governs Promigratory Effects of Osteoblast-Conditioned Medium on Human Prostate Cancer Cells in the Context of Bone Metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lerondel</w:t>
+                <w:t xml:space="preserve">Jonathan Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claire Balandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Debant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.08.008⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.3013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12103013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491375v1</w:t>
+                <w:t xml:space="preserve">hal-03176921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cx43 Present at the Leading Edge Membrane Governs Promigratory Effects of Osteoblast-Conditioned Medium on Human Prostate Cancer Cells in the Context of Bone Metastasis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective radical depolymerization of cellulose to glucose induced by high frequency ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Harnois</w:t>
+                <w:t xml:space="preserve">Somia Haouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Nana Amaniampong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12103013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (10), pp.2664-2669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC00020E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176921v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compound Based Probe for Induced Volatolomics of Cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">In vivo synthesis of triple-loaded albumin conjugate for efficient targeted cancer chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Châtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201906261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 327, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508274v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Release of a Micelle Payload via Sequential Enzymatic and Bioorthogonal Reactions in Living Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Volatile Organic Compound Based Probe for Induced Volatolomics of Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkis Eddhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrad Tarighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Garandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péraudeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (19), pp.6366-6370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201902137⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 58 (49), pp.17563-17566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201906261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115783v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A β-glucuronidase-responsive albumin-binding prodrug programmed for the double release of monomethyl auristatin E</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Controlled Release of a Micelle Payload via Sequential Enzymatic and Bioorthogonal Reactions in Living Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8MD00466H⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (19), pp.6366-6370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201902137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508272v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Acetamido-2-deoxy- l -iminosugar C -Alkyl and C -Aryl Glycosides: Synthesis and Glycosidase Inhibition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Study of a novel agent for TCA precipitated proteins washing - comprehensive insights into the role of ethanol/HCl on molten globule state by multi-spectroscopic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Geffroy-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Batonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.77 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172201v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01823781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pannexin-1 in Human Lymphatic Endothelial Cells Regulates Lymphangiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Balandre</w:t>
+                <w:t xml:space="preserve">Enhancing tumor response to targeted chemotherapy through up-regulation of folate receptor α expression induced by dexamethasone and valproic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mergault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19061558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129345v1</w:t>
+                <w:t xml:space="preserve">hal-02122599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A β-glucuronidase-responsive albumin-binding prodrug for potential selective kinase inhibitor-based cancer chemotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassima Oumata</w:t>
+                <w:t xml:space="preserve">A β-glucuronidase-responsive albumin-binding prodrug programmed for the double release of monomethyl auristatin E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fangous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hötten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+                <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.100⟩</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.2068-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8MD00466H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169782v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCA precipitation and ethanol/HCl single-step purification evaluation: One-dimensional gel electrophoresis, bradford assays, spectrofluorometry and Raman spectroscopy data on HSA, Rnase, lysozyme - Mascots and Skyline data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Papot</w:t>
+                <w:t xml:space="preserve">Pannexin-1 in Human Lymphatic Endothelial Cells Regulates Lymphangiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golthlay Denet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claire Balandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.01.095⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (6), pp.1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19061558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169942v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a novel agent for TCA precipitated proteins washing - comprehensive insights into the role of ethanol/HCl on molten globule state by multi-spectroscopic analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">2-Acetamido-2-deoxy- l -iminosugar C -Alkyl and C -Aryl Glycosides: Synthesis and Glycosidase Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Batonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (40), pp.5477-5488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01823781v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing tumor response to targeted chemotherapy through up-regulation of folate receptor α expression induced by dexamethasone and valproic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Mergault</w:t>
+                <w:t xml:space="preserve">A β-glucuronidase-responsive albumin-binding prodrug for potential selective kinase inhibitor-based cancer chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Oumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.11.011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122599v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ targeted activation of an anticancer agent using ultrasound-triggered release of composite droplets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TCA precipitation and ethanol/HCl single-step purification evaluation: One-dimensional gel electrophoresis, bradford assays, spectrofluorometry and Raman spectroscopy data on HSA, Rnase, lysozyme - Mascots and Skyline data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Balkis Eddhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 142, pp.2-7. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.938-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.03.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.01.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174984v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the tumour microenvironment with an enzyme-responsive drug delivery system for the efficient therapy of breast and pancreatic cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">In situ targeted activation of an anticancer agent using ultrasound-triggered release of composite droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bezagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Legigan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Balkis Eddhif</w:t>
+                <w:t xml:space="preserve">Fabrice Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SC00472A⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.2-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174996v1</w:t>
+                <w:t xml:space="preserve">hal-02174984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminished oligomerization in the synthesis of new anti-angiogenic cyclic peptide using solution instead of solid-phase cyclization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rubio</w:t>
+                <w:t xml:space="preserve">Targeting the tumour microenvironment with an enzyme-responsive drug delivery system for the efficient therapy of breast and pancreatic cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Clarhaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Peraudeau</w:t>
+                <w:t xml:space="preserve">Florian Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vincenzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Soum</w:t>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.22814⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.3427-3433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SC00472A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01563735v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dendritic β-galactosidase-responsive folate–monomethylauristatin E conjugate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diminished oligomerization in the synthesis of new anti-angiogenic cyclic peptide using solution instead of solid-phase cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Alsarraf</w:t>
+                <w:t xml:space="preserve">M. Vincenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Peraudeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">C. Soum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.368-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC05294G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03127679v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin and Cancer: What Is the Link?</w:t>
+                <w:t xml:space="preserve">A dendritic β-galactosidase-responsive folate–monomethylauristatin E conjugate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Sarrouilhe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jérôme Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.62-77. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (87), pp.15792-15795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1566524015666150114113411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CC05294G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432521v1</w:t>
+                <w:t xml:space="preserve">hal-03127679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanically interlocked molecular system programmed for the delivery of an anticancer drug</w:t>
+                <w:t xml:space="preserve">Serotonin and Cancer: What Is the Link?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Sarrouilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Defamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sc00648a⟩</w:t>
+              <w:t xml:space="preserve">Current Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.62-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1566524015666150114113411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127729v1</w:t>
+                <w:t xml:space="preserve">hal-04432521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-Glucuronidase-responsive prodrugs for selective cancer chemotherapy: An update</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A mechanically interlocked molecular system programmed for the delivery of an anticancer drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mikael Thomas</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Peraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech2013.12.045⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.2608-2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sc00648a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196935v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enzyme-responsive system programmed for the double release of bioactive molecules through an intracellular chemical amplification process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">beta-Glucuronidase-responsive prodrugs for selective cancer chemotherapy: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Legigan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob41536h⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.302-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech2013.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966980v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A galactosidase-responsive doxorubicin-folate conjugate for selective targeting of acute myelogenous leukemia blasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluations of a monomethylauristatin E glucuronide prodrug for selective cancer chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.06.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.04.026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02444614v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chimerical phagocytosis model reveals the recruitment by Sertoli cells of autophagy for the degradation of ingested illegitimate substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enzyme-responsive system programmed for the double release of bioactive molecules through an intracellular chemical amplification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Yefimova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">T. Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.23839⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (41), pp.7129-7133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob41536h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119928v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+                <w:t xml:space="preserve">A galactosidase-responsive doxorubicin-folate conjugate for selective targeting of acute myelogenous leukemia blasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fraineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (8), pp.948 - 955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990166v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02444614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluations of a monomethylauristatin E glucuronide prodrug for selective cancer chemotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+                <w:t xml:space="preserve">Saturated fatty acids alter the late secretory pathway by modulating membrane properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen C R Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.06.037⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.1228-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tra.12117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04033523v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of Connexin43 expression reveals the involvement of caveolin-1 containing lipid rafts in human U251 glioblastoma cell invasion.</w:t>
+                <w:t xml:space="preserve">A chimerical phagocytosis model reveals the recruitment by Sertoli cells of autophagy for the degradation of ingested illegitimate substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marina Yefimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mc.20853⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (5), pp.653-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.23839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993046v1</w:t>
+                <w:t xml:space="preserve">hal-03119928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antitumor Efficacy of a β-Glucuronidase-Responsive Albumin-Binding Prodrug of Doxorubicin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">The First Generation of β-Galactosidase-Responsive Prodrugs Designed for the Selective Treatment of Solid Tumors in Prodrug Monotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (9), pp.4516-20. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm300348r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201204935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710692v1</w:t>
+                <w:t xml:space="preserve">hal-00736090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-immolative dendritic glucuronide prodrug of doxorubicin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Papot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedChemComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.68-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1md00193k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gap junction protein Cx43 is involved in the bone-targeted metastatic behaviour of human prostate cancer cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Down-regulation of Connexin43 expression reveals the involvement of caveolin-1 containing lipid rafts in human U251 glioblastoma cell invasion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pedretti</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10585-011-9434-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (11), pp.845-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mc.20853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993073v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vitamin K–dependent anticoagulant factor, protein S, inhibits multiple VEGF-A–induced angiogenesis events in a Mer- and SHP2-dependent manner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Antitumor Efficacy of a β-Glucuronidase-Responsive Albumin-Binding Prodrug of Doxorubicin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 120 (25), pp.5073-5083. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (9), pp.4516-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2012-05-429183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm300348r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02444598v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Generation of β-Galactosidase-Responsive Prodrugs Designed for the Selective Treatment of Solid Tumors in Prodrug Monotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The gap junction protein Cx43 is involved in the bone-targeted metastatic behaviour of human prostate cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pedretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201204935⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.111-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10585-011-9434-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736090v1</w:t>
+                <w:t xml:space="preserve">hal-00993073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heterodimeric Glucuronide Prodrug for Cancer Tritherapy: the Double Role of the Chemical Amplifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The vitamin K–dependent anticoagulant factor, protein S, inhibits multiple VEGF-A–induced angiogenesis events in a Mer- and SHP2-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fraineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201100355⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120 (25), pp.5073-5083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2012-05-429183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04033576v1</w:t>
+                <w:t xml:space="preserve">inserm-02444598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Galactosidase‐Responsive “Trojan Horse” for the Selective Targeting of Folate Receptor‐Positive Tumor Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.1006-1010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201100114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of endothelin-1 on osteoblastic differentiation is modified by the level of connexin43: comparative study on calvarial osteoblastic cells isolated from Cx43+/- and Cx43+/+ mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+                <w:t xml:space="preserve">A Heterodimeric Glucuronide Prodrug for Cancer Tritherapy: the Double Role of the Chemical Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 340 (1), pp.103-15. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.2137-2141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00441-009-0924-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201100355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498245v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t>
+                <w:t xml:space="preserve">Effect of endothelin-1 on osteoblastic differentiation is modified by the level of connexin43: comparative study on calvarial osteoblastic cells isolated from Cx43+/- and Cx43+/+ mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Clarhaut</w:t>
+                <w:t xml:space="preserve">Graziello Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Conrard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TR.2009.2026790⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 340 (1), pp.103-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-009-0924-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952035v1</w:t>
+                <w:t xml:space="preserve">hal-00498245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZEB-1, a repressor of the semaphorin 3F tumor suppressor gene in lung cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M. Gemmill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M. Gemmill</w:t>
+                <w:t xml:space="preserve">Vincent A. Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent A. Potiron</w:t>
+                <w:t xml:space="preserve">Slimane Ait-Si-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neoplasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (2), pp.157-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1593/neo.81074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Modeling of New Benzofuranone Histone Deacetylase Inhibitors that Stimulate Tumor Suppressor Gene Expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+                <w:t xml:space="preserve">B Conrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gesson</w:t>
+                <w:t xml:space="preserve">S Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermina Estiu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm9002439⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol 58, Issue 3, p511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2009.2026790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438795v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of glucuronide prodrugs of the histone deacetylase inhibitor CI-994 for application in selective cancer chemotherapy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Modeling of New Benzofuranone Histone Deacetylase Inhibitors that Stimulate Tumor Suppressor Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Roche</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Estiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.07.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.3112-3115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm9002439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00458881v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin, neuropilin and VEGF expression in glial tumours: SEMA3G, a prognostic marker?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Marquant</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of glucuronide prodrugs of the histone deacetylase inhibitor CI-994 for application in selective cancer chemotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604641⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (17), pp.8109-8116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458867v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin SEMA3F affects multiple signaling pathways in lung cancer cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent A. Potiron</w:t>
+                <w:t xml:space="preserve">Semaphorin, neuropilin and VEGF expression in glial tumours: SEMA3G, a prognostic marker?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girish Sharma</w:t>
+                <w:t xml:space="preserve">Michel Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nasarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+                <w:t xml:space="preserve">Pierre Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellmut G. Augustin</w:t>
+                <w:t xml:space="preserve">C. Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 67 (18), pp.8708-8715. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (7), pp.1153-1160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-3612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416414v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of 1,4-benzodiazepine-2,5-dione-based HDAC inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semaphorin SEMA3F affects multiple signaling pathways in lung cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent A. Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Loudni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Roche</w:t>
+                <w:t xml:space="preserve">Girish Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Potiron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">Patrick Nasarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bachmann</w:t>
+                <w:t xml:space="preserve">Hellmut G. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (17), pp.4819-4823. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (18), pp.8708-8715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.06.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-3612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326359v1</w:t>
+                <w:t xml:space="preserve">hal-00416414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of 1,4-benzodiazepine-2,5-dione-based HDAC inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (17), pp.4819-4823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.06.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">semaphorins in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Drabkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.203-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1556-0864(15)31568-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7314,51 +7448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fontanier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01518-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14030180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Plumet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Katsakos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Al Jamal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202402278" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Landa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arruebo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79573-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blochouse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Eid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06797h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05019569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00224" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmet Said Mohamed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01637G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00020E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.08.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Balandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Debant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12103013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrad Tarighi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Garandeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201906261" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Porte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201902137" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fangous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille H&#246;tten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MD00466H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golthlay Denet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061558" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.095" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01823781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZJ09SKX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peraudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cronier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monvoisin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174984v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bezagu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.03.057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00472A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarhaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincenzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22814" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7C9ZDL5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alsarraf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peraudeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05294G" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sarrouilhe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566524015666150114113411" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc00648a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech2013.12.045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41536h" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.04.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDZ2P0G6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119928v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.23839" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B68BWR96-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993046v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20853" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NN4RTLN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00193k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-011-9434-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7DSSRXF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-05-429183" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204935" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VNRTZX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J54X9DNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100114" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J3R00Z0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziello Geneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Niger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0924-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-433JQJCS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clarhaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Conrard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hayat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cocquempot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2009.2026790" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416521v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Gemmill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Potiron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Ait-Si-Ali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Imbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.81074" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Estiu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wiest" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9002439" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458881v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.048" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMX2FZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458867v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604641" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Sharma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nasarre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut G. Augustin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3612" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Drabkin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(15)31568-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boutillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fontanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01518-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14030180" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Landa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arruebo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79573-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Plumet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Katsakos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Al Jamal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202402278" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ch&#226;tre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blochouse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Eid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Djago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06797h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05019569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00224" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00182" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mohamed Achmet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01637G" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Balandre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Debant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12103013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00020E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.08.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrad Tarighi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Garandeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201906261" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Porte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201902137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01823781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy-Rodier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZJ09SKX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peraudeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cronier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monvoisin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fangous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille H&#246;tten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MD00466H" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golthlay Denet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061558" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.100" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.095" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174984v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bezagu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.03.057" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00472A" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clarhaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincenzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22814" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7C9ZDL5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alsarraf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peraudeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05294G" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sarrouilhe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566524015666150114113411" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc00648a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech2013.12.045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033523v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B68BWR96-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41536h" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.04.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDZ2P0G6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C R Snyder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12117" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.23839" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736090v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204935" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VNRTZX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682705v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1md00193k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20853" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NN4RTLN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300348r" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-011-9434-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7DSSRXF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444598v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-05-429183" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100114" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J3R00Z0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033576v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100355" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J54X9DNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498245v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziello Geneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Niger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0924-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-433JQJCS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Gemmill" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Potiron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Ait-Si-Ali" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Imbert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.81074" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952035v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clarhaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Conrard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hayat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cocquempot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2009.2026790" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gesson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Estiu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wiest" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9002439" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458881v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.048" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMX2FZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458867v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604641" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Sharma" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nasarre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut G. Augustin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3612" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078139v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Drabkin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(15)31568-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>