--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -3724,277 +3724,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic estimates of diversity between and within french rainbow trout populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity of genetic diversity throughout the genome in rainbow trout populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2018 - World Aquaculture Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International symposium of Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Genetics in Aquaculture (IAGA). INT., Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193895v1</w:t>
+                <w:t xml:space="preserve">hal-02735029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of genetic diversity throughout the genome in rainbow trout populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
+                <w:t xml:space="preserve">Genomic estimates of diversity between and within french rainbow trout populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium of Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Genetics in Aquaculture (IAGA). INT., Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Aqua 2018 - World Aquaculture Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735029v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la métagénomique 16S pour la surveillance de l’émergence de zoonoses bactériennes dans les populations animales</w:t>
               </w:r>
@@ -5051,51 +5051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5387,51 +5387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique et sélection génomique des caractères de reproduction femelle chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,51 +6034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13308" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14880-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou B&#226;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03209220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASB030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13308" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14880-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou B&#226;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03209220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASB030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>