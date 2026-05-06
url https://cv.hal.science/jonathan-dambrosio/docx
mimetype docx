--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1706,51 +1706,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH-DENSITY GENOME-WIDE ASSOCIATION STUDY IN TWO COHORTS OF RAINBOW TROUT IDENTIFIES CANDIDATE GENES FOR RESISTANCE TO INFECTIOUS PANCREATIC NECROSIS</w:t>
+                <w:t xml:space="preserve">High-density genome-wide association study in two cohorts of rainbow trout identifies candidate genes for resistance to infectious pancreatic necrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
@@ -1764,110 +1764,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Picchi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103203v1</w:t>
+                <w:t xml:space="preserve">hal-05268214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-density genome-wide association study in two cohorts of rainbow trout identifies candidate genes for resistance to infectious pancreatic necrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1926,81 +1926,81 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density genome-wide association study in two cohorts of rainbow trout identifies candidate genes for resistance to infectious pancreatic necrosis</w:t>
+                <w:t xml:space="preserve">HIGH-DENSITY GENOME-WIDE ASSOCIATION STUDY IN TWO COHORTS OF RAINBOW TROUT IDENTIFIES CANDIDATE GENES FOR RESISTANCE TO INFECTIOUS PANCREATIC NECROSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
@@ -2014,94 +2014,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268214v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2014-2024 : MISE EN PLACE ET EVOLUTION DE LA SÉLECTION GÉNOMIQUE DANS LA FILIÈRE AQUACOLE FRANÇAISE</w:t>
               </w:r>
@@ -2331,510 +2331,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CASDAR ABEILLE : Première estimation de paramètres et de valeurs génétiques chez l'abeille avec l'abeille ligérienne 6 ème Journées Techniques Inter-Filières SYSAAF -11 et 12 octobre, Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745285v1</w:t>
+                <w:t xml:space="preserve">hal-04386716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASDAR ABEILLE : Première estimation de paramètres et de valeurs génétiques chez l'abeille avec l'abeille ligérienne 6 ème Journées Techniques Inter-Filières SYSAAF -11 et 12 octobre, Rennes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386716v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+                <w:t xml:space="preserve">F Massieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bajek</w:t>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03889117v1</w:t>
+                <w:t xml:space="preserve">hal-04185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Massieu</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185868v1</w:t>
+                <w:t xml:space="preserve">anses-03889117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters and genome-wide association study of resistance to acute hyperthermia in rainbow trout</w:t>
               </w:r>
@@ -2939,247 +2939,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLD AND RECENT INBREEDING EFFECTS ON FEMALE SIZE AND REPRODUCTION TRAITS IN A RAINBOW TROUT SELECTED LINE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katy Paul</w:t>
+                <w:t xml:space="preserve">Genome-wide association study of hypoxia stress tolerance in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, online, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779072v1</w:t>
+                <w:t xml:space="preserve">hal-03778912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study of hypoxia stress tolerance in rainbow trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Lagarde</w:t>
+                <w:t xml:space="preserve">OLD AND RECENT INBREEDING EFFECTS ON FEMALE SIZE AND REPRODUCTION TRAITS IN A RAINBOW TROUT SELECTED LINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
+              <w:t xml:space="preserve">Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778912v1</w:t>
+                <w:t xml:space="preserve">hal-03779072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOLECULAR INBREEDING AND GENETIC LOAD FOR FEMALE REPRODUCTION TRAITS IN A RAINBOW TROUT SELECTED LINE</w:t>
               </w:r>
@@ -4814,51 +4814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
@@ -5006,277 +5006,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la diversité génétique entre et intra lignées françaises de truite arc en ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTLs linked to survival and growth of rainbow trout fed a 100% plant-based diet in rainbow trout since the first meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, Journées de la Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. , 1672 p., 2019, Our future: growing from water</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264930v1</w:t>
+                <w:t xml:space="preserve">hal-02317174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs linked to survival and growth of rainbow trout fed a 100% plant-based diet in rainbow trout since the first meal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de la diversité génétique entre et intra lignées françaises de truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cachelou</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. , 1672 p., 2019, Our future: growing from water</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317174v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors of variation of genomic selection accuracy for female reproduction traits with a constant reference population size of rainbow trouts</w:t>
               </w:r>
@@ -5381,277 +5381,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique et sélection génomique des caractères de reproduction femelle chez la truite arc-en-ciel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. d'Ambrosio</w:t>
+                <w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Quantitative Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193908v1</w:t>
+                <w:t xml:space="preserve">hal-04386578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">Déterminisme génétique et sélection génomique des caractères de reproduction femelle chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Quantitative Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lucca (Barga), Italy</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386578v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAINBOW TROUT RESISTANCE TO Flavobacterium psychrophilum: A GENOME WIDE ASSOCIATION STUDY IN A FRENCH POPULATION AFTER A NATURAL DISEASE OUTBREAK</w:t>
               </w:r>
@@ -6034,51 +6034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13308" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14880-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou B&#226;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03209220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASB030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13308" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14880-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou B&#226;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03209220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASB030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>