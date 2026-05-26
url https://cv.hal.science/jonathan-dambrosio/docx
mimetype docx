--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -5381,277 +5381,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">Déterminisme génétique et sélection génomique des caractères de reproduction femelle chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Quantitative Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lucca (Barga), Italy</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386578v1</w:t>
+                <w:t xml:space="preserve">hal-02193908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique et sélection génomique des caractères de reproduction femelle chez la truite arc-en-ciel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. d'Ambrosio</w:t>
+                <w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Quantitative Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193908v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAINBOW TROUT RESISTANCE TO Flavobacterium psychrophilum: A GENOME WIDE ASSOCIATION STUDY IN A FRENCH POPULATION AFTER A NATURAL DISEASE OUTBREAK</w:t>
               </w:r>
@@ -6034,51 +6034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13308" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14880-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou B&#226;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03209220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASB030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13308" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14880-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou B&#226;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03209220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASB030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>