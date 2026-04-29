--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -2098,440 +2098,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the plutonium (IV) electrochemical behavior in nitric acid at a platinum electrode. Application to the cathodic reduction of Pu(IV) in a plate electrolyzer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-Line PEMFC Control Using Parameterized Nonlinear Model-Based Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.06.015⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.886--893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201400080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275120v1</w:t>
+                <w:t xml:space="preserve">hal-01202265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line PEMFC Control Using Parameterized Nonlinear Model-Based Predictive Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
+                <w:t xml:space="preserve">Mathematical Modeling of the AMCs Cross-Contamination Removal in the FOUPs: Finite Element Formulation and Application in FOUP Decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Santatriniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Q. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Mathematical, Computational, Statistical, Natural and Physical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.662-667</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01202265v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of the AMCs Cross-Contamination Removal in the FOUPs: Finite Element Formulation and Application in FOUP Decontamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the plutonium (IV) electrochemical behavior in nitric acid at a platinum electrode. Application to the cathodic reduction of Pu(IV) in a plate electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Georgette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirina Santatriniaina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+                <w:t xml:space="preserve">Jerome Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Q. Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Beitia</w:t>
+                <w:t xml:space="preserve">Isabelle Bisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematical, Computational, Statistical, Natural and Physical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 727, pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179939v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative model-based control approach of a proton exchange membrane fuel cell system</w:t>
               </w:r>
@@ -10006,51 +10006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Brunel Zozime Tsiatsipy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grondin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Bamba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3040031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03736367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno.G. Pollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dekel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dionigi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cs01079k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulevard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Randhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;garo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.04.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.204" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02427564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2019.02.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Niether" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0132-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schillings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on Doche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Tano Retamales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lebreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.06.039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PJNRFV5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Georgette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maurin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FC4N37-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201400080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0P4HNPFP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Santatriniaina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Q. Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beitia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.01.096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TG8VB0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00804211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefebvre-Joud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XNFP85H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Brisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Zahid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-0030-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B513377340D2F64A3CC3FDD03BCCC96C1DAB8D91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Belardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Caldeira Brant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Matencio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Zacarias Domingues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-008-0264-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMB6B8XF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80146-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.11.071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN4HJ98S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80136-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2729316" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Clemens Reinhard Schneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2766651" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333781v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9208-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4WNN8TK8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5C5K1JL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.01.067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L60M90RM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.07.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDMF3KF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.09.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD2MV6NG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/200307.1338PV" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04878533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiuan Chorng Tan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221991v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aicart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715465v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Ny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labatut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715458v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Courmert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sailler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715456v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Panzarella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03918089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bukowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Van" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Jeanne-Brou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979508v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poulet-Alligand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Amangoua Kadjo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714830v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715453v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Zahid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.R. Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714907v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aicart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.90352" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02427572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.89958" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288467v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steil Marlu C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557680v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchesiello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Brunel Zozime Tsiatsipy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grondin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Bamba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3040031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03736367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno.G. Pollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dekel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dionigi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cs01079k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulevard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Randhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;garo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.04.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.204" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02427564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2019.02.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Niether" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0132-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schillings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on Doche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Tano Retamales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lebreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.06.039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PJNRFV5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201400080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0P4HNPFP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Santatriniaina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Q. Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beitia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Georgette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FC4N37-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.01.096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TG8VB0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00804211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefebvre-Joud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XNFP85H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Brisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Zahid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-0030-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B513377340D2F64A3CC3FDD03BCCC96C1DAB8D91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Belardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Caldeira Brant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Matencio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Zacarias Domingues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-008-0264-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMB6B8XF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80146-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.11.071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN4HJ98S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80136-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2729316" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Clemens Reinhard Schneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2766651" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333781v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9208-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4WNN8TK8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5C5K1JL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.01.067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L60M90RM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.07.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDMF3KF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.09.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD2MV6NG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/200307.1338PV" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04878533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiuan Chorng Tan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221991v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aicart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715465v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Ny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labatut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715458v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Courmert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sailler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715456v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Panzarella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03918089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bukowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Van" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Jeanne-Brou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979508v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poulet-Alligand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Amangoua Kadjo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714830v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715453v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Zahid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.R. Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714907v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aicart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.90352" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02427572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.89958" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288467v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steil Marlu C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557680v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchesiello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>