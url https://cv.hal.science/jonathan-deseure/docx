--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -1242,235 +1242,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen generation in a pressurized photobioreactor: Unexpected enhancement of biohydrogen production by the phototrophic bacterium Rhodobacter capsulatus</w:t>
+                <w:t xml:space="preserve">Two-dimensional modelling of syntrophic glucose conversion in bioanodes for coulombic efficiency optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
+                <w:t xml:space="preserve">Pierre Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.204⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411637v1</w:t>
+                <w:t xml:space="preserve">hal-02427564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional modelling of syntrophic glucose conversion in bioanodes for coulombic efficiency optimization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen generation in a pressurized photobioreactor: Unexpected enhancement of biohydrogen production by the phototrophic bacterium Rhodobacter capsulatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.15-25. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.635-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2019.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427564v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved water electrolysis using magnetic heating of FeC–Ni core–shell nanoparticles</w:t>
               </w:r>
@@ -1590,51 +1590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low voltage water electrolysis: Decoupling hydrogen production using bioelectrochemical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2098,440 +2098,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line PEMFC Control Using Parameterized Nonlinear Model-Based Predictive Control</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the plutonium (IV) electrochemical behavior in nitric acid at a platinum electrode. Application to the cathodic reduction of Pu(IV) in a plate electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Georgette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.201400080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 727, pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202265v1</w:t>
+                <w:t xml:space="preserve">hal-01275120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of the AMCs Cross-Contamination Removal in the FOUPs: Finite Element Formulation and Application in FOUP Decontamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nirina Santatriniaina</w:t>
+                <w:t xml:space="preserve">On-Line PEMFC Control Using Parameterized Nonlinear Model-Based Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grondin-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematical, Computational, Statistical, Natural and Physical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.886--893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201400080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179939v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the plutonium (IV) electrochemical behavior in nitric acid at a platinum electrode. Application to the cathodic reduction of Pu(IV) in a plate electrolyzer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical Modeling of the AMCs Cross-Contamination Removal in the FOUPs: Finite Element Formulation and Application in FOUP Decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Maurin</w:t>
+                <w:t xml:space="preserve">Nirina Santatriniaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bisel</w:t>
+                <w:t xml:space="preserve">T. Q. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Mathematical, Computational, Statistical, Natural and Physical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.662-667</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01275120v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative model-based control approach of a proton exchange membrane fuel cell system</w:t>
               </w:r>
@@ -3783,298 +3783,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a SOFC graded cathode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of heat, mass and charge transfer in a PEMFC single cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Siebert</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.03.121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 145 (2), pp.416-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386438v1</w:t>
+                <w:t xml:space="preserve">hal-00415099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of heat, mass and charge transfer in a PEMFC single cell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of a SOFC graded cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Maillet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dessemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Siebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 145 (2), pp.416-427. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (12), pp. 2673-2676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.01.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.03.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415099v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of dc and ac responses of a planar mixed conducting oxygen electrode</w:t>
               </w:r>
@@ -6758,273 +6758,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid oxide fuel cells fed with natural gas: Review of models and simulations of anode behaviour</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the d.c. and a.c. response of planar mixed conducting oxygen electrode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dessemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ozil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France – Deutschland Fuel Cell Conference 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Forbach, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714895v1</w:t>
+                <w:t xml:space="preserve">hal-04715140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the d.c. and a.c. response of planar mixed conducting oxygen electrode.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid oxide fuel cells fed with natural gas: Review of models and simulations of anode behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Panzarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefebvre-Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France – Deutschland Fuel Cell Conference 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Forbach, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715140v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7485,266 +7485,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fraction fine des mâchefers d’incinération d’ordures ménageres : une ressource secondaire de cuivre et de zinc</w:t>
+                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator : zinc and copper urban mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836189v1</w:t>
+                <w:t xml:space="preserve">hal-03836186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Druart</w:t>
+                <w:t xml:space="preserve">La fraction fine des mâchefers d’incinération d’ordures ménageres : une ressource secondaire de cuivre et de zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836185v1</w:t>
+                <w:t xml:space="preserve">hal-03836189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine fraction of municipal solid waste incinerator : zinc and copper urban mine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Perrin</w:t>
+                <w:t xml:space="preserve">Biohydrogen utilization strategies for PEMFC technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konakpo Parfait Kamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7759,51 +7759,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée scientifique : pôle PEM – écoles doctorales EEATS, I-MEP2, pHysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836186v1</w:t>
+                <w:t xml:space="preserve">hal-03836185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic transport properties in solid polymer electrolytes: in-plane versus through-plane</w:t>
               </w:r>
@@ -8582,256 +8582,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of SOFC Interconnect Design Using Multiphysic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grondin</w:t>
+                <w:t xml:space="preserve">SOFC Multi-scale Approach: Effect of the Current Collection from the TPB to Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C.R. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moshine Zahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Synposium on Computer Aided Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fundamentals and Developments of Fuel cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715453v1</w:t>
+                <w:t xml:space="preserve">hal-04714819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOFC Multi-scale Approach: Effect of the Current Collection from the TPB to Stack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of SOFC Interconnect Design Using Multiphysic Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C.R. Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deseure</w:t>
+                <w:t xml:space="preserve">Moshine Zahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Developments of Fuel cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th European Synposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714819v1</w:t>
+                <w:t xml:space="preserve">hal-04715453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positioning the counter, working, and reference electrodes in SOFC half cell: impact on EIS measurements</w:t>
               </w:r>
@@ -9400,51 +9400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de conversion de biomasse en médiateur réduit, système de conversion de biomasse en dihydrogène le comprenant, et procédé associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10006,51 +10006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Brunel Zozime Tsiatsipy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grondin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Bamba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3040031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03736367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno.G. Pollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dekel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dionigi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cs01079k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulevard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Randhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;garo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.04.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.204" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02427564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2019.02.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Niether" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0132-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schillings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on Doche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Tano Retamales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lebreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.06.039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PJNRFV5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201400080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0P4HNPFP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Santatriniaina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Q. Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beitia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Georgette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FC4N37-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.01.096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TG8VB0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00804211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefebvre-Joud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XNFP85H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Brisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Zahid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-0030-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B513377340D2F64A3CC3FDD03BCCC96C1DAB8D91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Belardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Caldeira Brant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Matencio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Zacarias Domingues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-008-0264-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMB6B8XF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80146-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.11.071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN4HJ98S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80136-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2729316" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Clemens Reinhard Schneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2766651" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333781v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9208-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4WNN8TK8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5C5K1JL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.01.067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L60M90RM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.07.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDMF3KF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.09.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD2MV6NG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/200307.1338PV" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04878533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiuan Chorng Tan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221991v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aicart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715465v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Ny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labatut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715458v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Courmert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sailler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715456v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Panzarella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03918089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bukowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Van" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Jeanne-Brou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979508v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poulet-Alligand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Amangoua Kadjo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714830v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715453v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Zahid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.R. Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714907v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aicart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.90352" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02427572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.89958" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288467v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steil Marlu C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557680v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchesiello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Brunel Zozime Tsiatsipy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grondin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konakpo Parfait Kamara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Bamba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3040031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03736367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno.G. Pollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dekel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dionigi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cs01079k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aubras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulevard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gatard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00616-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02945449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rhandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228858" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Randhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;garo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.04.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02427564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2019.02.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.204" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Niether" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0132-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schillings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on Doche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Tano Retamales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lebreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.06.039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PJNRFV5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Georgette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maurin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FC4N37-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201400080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0P4HNPFP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Santatriniaina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Q. Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beitia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.01.096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TG8VB0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00804211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefebvre-Joud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XNFP85H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Brisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Zahid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-0030-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B513377340D2F64A3CC3FDD03BCCC96C1DAB8D91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Belardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Caldeira Brant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Matencio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Zacarias Domingues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-008-0264-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMB6B8XF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80146-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.11.071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN4HJ98S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80136-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2729316" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Clemens Reinhard Schneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2766651" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333781v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9208-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4WNN8TK8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.01.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L60M90RM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5C5K1JL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.07.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDMF3KF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.09.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD2MV6NG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/200307.1338PV" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04878533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiuan Chorng Tan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221991v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aicart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715465v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Ny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labatut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715458v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Courmert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sailler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715456v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715140v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714895v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Panzarella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benhamad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tardy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03918089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bukowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Van" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Jeanne-Brou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979508v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Poulet-Alligand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Amangoua Kadjo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714830v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714819v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.R. Schneider" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Zahid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714907v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aicart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.90352" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02427572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.89958" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288467v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steil Marlu C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04557680v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchesiello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>