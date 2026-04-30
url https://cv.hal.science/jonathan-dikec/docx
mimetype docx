--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -424,274 +424,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed near infrared light (NIR) on Bacillus subtilis spores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic and microscopic characterization of dipicolinic acid and its salt photoproducts – A UVc effect study on DPA in solution and in bacterial spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234, pp.112530. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 280, pp.121502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2022.121502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762800v1</w:t>
+                <w:t xml:space="preserve">hal-03761812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and microscopic characterization of dipicolinic acid and its salt photoproducts – A UVc effect study on DPA in solution and in bacterial spores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of pulsed near infrared light (NIR) on Bacillus subtilis spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 280, pp.121502. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.112530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2022.121502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761812v1</w:t>
+                <w:t xml:space="preserve">hal-03762800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyphal network whole field imaging allows for accurate estimation of anastomosis rates and branching dynamics of the filamentous fungus Podospora anserina</w:t>
               </w:r>
@@ -2306,51 +2306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F68CFAA"/>
+    <w:nsid w:val="33B3B4E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2537,51 +2537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-dikec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1713-8175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dikec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bob&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#8217;angelo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57808-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Chalivat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedini Darius Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Lucas Abedini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trigueros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Ducloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L. Abedini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Afgoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Shakya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R Marcoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03985712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-dikec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1713-8175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dikec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bob&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#8217;angelo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57808-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Chalivat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedini Darius Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Lucas Abedini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trigueros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Ducloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L. Abedini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Afgoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Shakya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R Marcoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03985712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>