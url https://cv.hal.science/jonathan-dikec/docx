--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1713-8175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=koDSQOEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,674 +173,674 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 443, pp.114823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of UVc induced photoproducts of dipicolinic acid by Bacillus subtilis spores – Effects on the germination and UVc resistance of the spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 236, pp.112569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and microscopic characterization of dipicolinic acid and its salt photoproducts – A UVc effect study on DPA in solution and in bacterial spores</w:t>
+                <w:t xml:space="preserve">Effects of pulsed near infrared light (NIR) on Bacillus subtilis spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pacheco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2022.121502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.112530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761812v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed near infrared light (NIR) on Bacillus subtilis spores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic and microscopic characterization of dipicolinic acid and its salt photoproducts – A UVc effect study on DPA in solution and in bacterial spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112530⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 280, pp.121502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2022.121502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762800v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyphal network whole field imaging allows for accurate estimation of anastomosis rates and branching dynamics of the filamentous fungus Podospora anserina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bobée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.3131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-57808-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -829,521 +850,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie OPTIR pour la caractérisation des microorganismes d'intérêt alimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pacheco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Spectroscopie infrarouge O-PTIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie OPTIR : application à la microspectroscopie des microorganismes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIFFÉRENCIATION PAR SPECTROSCOPIE RAMAN DES ÉTATS DE VIABILITÉ DE BACILLUS CEREUS EXPOSÉ À UN STRESS SALIN OU DÉSINFECTANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pacheco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Chalivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Debuiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Midelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ièmes Journées scientifiques 2025 du GFSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, St Malo, France</w:t>
+              <w:t xml:space="preserve">SpecMa2025: Spectroscopie et microscopie du milieu marin, environnement et interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264297v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFÉRENCIATION PAR SPECTROSCOPIE RAMAN DES ÉTATS DE VIABILITÉ DE BACILLUS CEREUS EXPOSÉ À UN STRESS SALIN OU DÉSINFECTANT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microscopie OPTIR : application à la microspectroscopie des microorganismes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpecMa2025: Spectroscopie et microscopie du milieu marin, environnement et interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">31ièmes Journées scientifiques 2025 du GFSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421624v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'état de viabilité de listeria monocytogènes par microspectroscopie Raman-Dip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Lucas Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trigueros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Debuiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jean Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Doctorale 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR Campus de la Mer, Oct 2024, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1353,892 +1374,892 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et détermination de l’état de viabilité de Listeria monocytogenes et Vibrio parahaemolyticus à l’échelle de la cellule unique par microspectroscopie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius L. Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Afgoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and viability state determination of Listeria monocytogenes and Vibrio parahaemolyticus at a single-cell level by Raman microspectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l’état de viabilité de Listeria monocytogenes en biofilm après traitement biocide par microspectroscopie Raman-DIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gay</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Shakya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Debuiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Maisons-Alfort, France. 2025</w:t>
+              <w:t xml:space="preserve">Microbes 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421626v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’état de viabilité de Listeria monocytogenes en biofilm après traitement biocide par microspectroscopie Raman-DIP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification and viability state determination of Listeria monocytogenes and Vibrio parahaemolyticus at a single-cell level by Raman microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius L. Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Afgoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Debuiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">JSDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maisons-Alfort, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422913v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIR : infrared microspectroscopy for advanced characterization of microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Sarkees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pacheco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de l’état Viables Non Cultivables de bactéries pathogènes : Présentation d’une méthode innovante de microspectroscopie Raman couplé à un marquage au deutérium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification de bactéries pathogènes Listeria monocytogenes et Vibrio parahaemolyticus et détermination de leur état de viabilité par microspectroscopie Raman couplée au marquage isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Lucas Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Debuiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Graziella Midelet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Régionale des Doctorants en Sciences de la Mer et Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423063v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de bactéries pathogènes Listeria monocytogenes et Vibrio parahaemolyticus et détermination de leur état de viabilité par microspectroscopie Raman couplée au marquage isotopique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Détection de l’état Viables Non Cultivables de bactéries pathogènes : Présentation d’une méthode innovante de microspectroscopie Raman couplé à un marquage au deutérium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Debuiche</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre R Marcoux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale des Doctorants en Sciences de la Mer et Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Microbes 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422911v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance des spores de Bacillus subtilis face aux UV - Implication du DPA et caractérisation par microscopie photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Bourgogne Franche-Comté, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022UBFCK072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03985712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2306,51 +2327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33B3B4E7"/>
+    <w:nsid w:val="CE8F3E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2537,51 +2558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-dikec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1713-8175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dikec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bob&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#8217;angelo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57808-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Chalivat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedini Darius Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Lucas Abedini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trigueros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Ducloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L. Abedini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Afgoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Shakya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R Marcoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03985712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-dikec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1713-8175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=koDSQOEAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dikec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bob&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#8217;angelo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57808-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Chalivat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedini Darius Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Lucas Abedini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trigueros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Ducloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L. Abedini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Afgoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Shakya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R Marcoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03985712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK072" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>