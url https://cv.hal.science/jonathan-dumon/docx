--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -153,502 +153,502 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointillism Wall Painting Drone Using Bouncing Frequency Control</w:t>
+                <w:t xml:space="preserve">Guaranteed Self‐Triggered Control of Disturbed Systems: A Set Invariance Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+                <w:t xml:space="preserve">Florian Pouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullah Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2025.3554378⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (15), pp.6429-6443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.8060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096557v1</w:t>
+                <w:t xml:space="preserve">hal-05105420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Self‐Triggered Control of Disturbed Systems: A Set Invariance Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pointillism Wall Painting Drone Using Bouncing Frequency Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoullah Ndoye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (15), pp.6429-6443. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (5), pp.4802-4809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.8060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2025.3554378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105420v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t>
+                <w:t xml:space="preserve">Robust Controllers for a Tethered Magnus-Effect Winged Quadcopter System: Experimental Validation Under Wind Disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, pp.100411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2026.100411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754019v1</w:t>
+                <w:t xml:space="preserve">hal-05297699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Suspended Manipulator with Aerial Elliptic Winding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Niddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Querry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -693,774 +693,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Game-theoretic Model Predictive Control for Differential Game of Target Defense</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.3087⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (2), pp.1610-1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050443v1</w:t>
+                <w:t xml:space="preserve">hal-04754019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ingargiola</w:t>
+                <w:t xml:space="preserve">Real-time Game-theoretic Model Predictive Control for Differential Game of Target Defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoullah Ndoye</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.3343-3355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.3087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188530v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ingargiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullah Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17568293221148380⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (8), pp.6500104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931424v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of unknown aerodynamic forces acting on AWE systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bergantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200124⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17568293221148380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779829v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Online estimation of unknown aerodynamic forces acting on AWE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schanen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44 (12), pp.2284. </w:t>
+              <w:t xml:space="preserve">Intelligent Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.200124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328323v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (12), pp.2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A supervisory control policy over an acoustic communication network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Farhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (5), pp.946-958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207179.2014.986201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1470,3902 +1604,3902 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspended Aerial Manipulator for Painting a Large-Scale Street Art Mural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Niddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems.</w:t>
+              <w:t xml:space="preserve">SSSC 2025 - TDS 2025 - COSY 2025 - Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of control gains on wind turbine drive-train deterioration: An experimental study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744878v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluating the effect of control gains on wind turbine drive-train deterioration: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Esther Romero Fandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.616-621, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756185v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Dynamic Obstacle Avoidance For A Non-holonomic Mobile Robot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sliding Mode Control of Tethered Drone: Take-off and Landing under Turbulent Wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE 2023 - 32nd International Symposium on Industrial Electronic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.769-774, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153577v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control of Tethered Drone: Take-off and Landing under Turbulent Wind conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experiments on the control of differential game of target defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156617⟩</w:t>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130943v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on the control of differential game of target defense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Real-time Dynamic Obstacle Avoidance For A Non-holonomic Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ISIE 2023 - 32nd International Symposium on Industrial Electronic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsiinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153630v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally Validated Simulator of Flight Dynamics: for a Magnus Effect-based Quadcopter System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAV 2023 - International Micro Air Vehicles, Conferences and Competitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Localisation de drones par antennerie acoustique en milieu maritime : premiers résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Bonotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2022 - 6th International Conference on Control, Automation and Diagnosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SERENADE 2022 - 6ème édition du Workshop Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique DiscrètE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759486v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de drones par antennerie acoustique en milieu maritime : premiers résultats et perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation of Unknown Aerodynamic Forces of an AWE System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE 2022 - 6ème édition du Workshop Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique DiscrètE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876503v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Unknown Aerodynamic Forces of an AWE System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAD 2022 - 6th International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705717v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un duo grenoblois gagnant? L’intersection de l’Automatique et de l’Informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René M. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine UGA Hors Murs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take-off and landing of an AWE system using a multicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9148035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RobotMe: A drone platform for control education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattena Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Carriquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Curve Analysis Of On-ground Airborne Wind Energy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2019 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Melbourne, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2019.8755195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Reconfigurable Formation Generator for Mini Aerial Vehicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In-flight estimation of the aerodynamic characteristics of a Magnus effect-based airborne wind energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashank Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593511⟩</w:t>
+              <w:t xml:space="preserve">REDEC 2018 - International Conference on Renewable Energies for Developing countries (REDEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beyrouth, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8598022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910699v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flight estimation of the aerodynamic characteristics of a Magnus effect-based airborne wind energy system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distributed Reconfigurable Formation Generator for Mini Aerial Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Briñon Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Muschinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDEC 2018 - International Conference on Renewable Energies for Developing countries (REDEC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8598022⟩</w:t>
+              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895342v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Control of Magnus Effect-Based AWE Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Study on Wind Power Evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysoline Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2017 - 7th International Airborne Wind Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644366v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Wind Power Evolutions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">AWE Systems in an Innovation Course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2017 - 7th International Airborne Wind Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644370v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AWE Systems in an Innovation Course</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling and Control of Magnus Effect-Based AWE Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashank Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2017 - 7th International Airborne Wind Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644378v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a Magnus effect-based airborne wind energy system in crosswind maneuvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of an airborne wind energy system with a Magnus effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrett Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2016 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7526142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of a nano-hexacopter carrying a manipulator arm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Position Control of a Quadrotor under External Constant Disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.180-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211118v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity control of mini-UAV using a helmet system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.329-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position Control of a Quadrotor under External Constant Disturbance</w:t>
+                <w:t xml:space="preserve">Nonlinear control of a nano-hexacopter carrying a manipulator arm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236134v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Control for Embedded and Networked System: Application to a Mini Quadrotor Helicopter using Motion Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUAS 2014 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse pumping: theory and experimental validation on a multi-kites system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Observer-based control of a tethered wing wind power system: indoor real-time experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2013 - 17th International Conference on System Theory, Control and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sinaia, Romania. pp.1-6</w:t>
+              <w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. Paper TuB13.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873243v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based control of a tethered wing wind power system: indoor real-time experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energy production control of an experimental kite system in presence of wind gusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2013 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784150v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy production control of an experimental kite system in presence of wind gusts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Reverse pumping: theory and experimental validation on a multi-kites system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2013 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSTCC 2013 - 17th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sinaia, Romania. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873096v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a wind power system based on a tethered wing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGNCA 2012 - IFAC Workshop on Embedded Guidance, Navigation and Control in Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mathematical model for car drivers with spatial preview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et commande par retour d'état d'un procédé de bacs communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2011 - 9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Observer Design under Low Data Rate Transmission with Applications to Oil Well Drill-string</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Barreto Jijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2010 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States. pp.1973-1978, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/acc.2010.5531393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the D-OSKIL mechanism for controlling the stick-slip oscillations in a drilling laboratory testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haochuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2009 - CCA 2009 - 3rd IEEE Multi-conference on Systems and Control - 18th IEEE International Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5375,150 +5509,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Magnus Effect-Based Airborne Wind Energy System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrett Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Schmehl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airborne Wind Energy. Advances in Technology Development and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.277-301, 2018, Green Energy and Technology, 978-981-10-1946-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-1947-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5528,838 +5662,684 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif volant à décollage vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022/008437A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé d'interactions de robot dans des applications de réalité mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2020157215. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Hubert</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04997187v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-05297699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête utopies et principes de réalités : un campus d’après à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delaballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université Grenoble Alpes [2020-..]. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a methodology to adapt a model of steering assistance and its experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ciarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Underwater Fleet Simulator MASIM and description of simulation results. This simulator has been developed during the European project Feednetback (Grant agreement n° 223866)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Opderbecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the multi vehicle simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Opderbecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6427,51 +6407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14369674"/>
+    <w:nsid w:val="372CF807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6658,51 +6638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-dumon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3182-784X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235481637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3554378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Querry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3434928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farhadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.986201" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021722v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Esther Romero Fandino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.287" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattena Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carriquiry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927551" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashank Gupta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8755195" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bri&#241;on Arranz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593511" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Schmidt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Aliouat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Payan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Saidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Colmenares Vazquez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Jr Lozano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696701" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barreto Jijon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2010.5531393" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Lu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759173v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1947-0_12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sillam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120253v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaballe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797633v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciarla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784543v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piasco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-dumon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3182-784X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235481637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3554378" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Querry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3434928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farhadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.986201" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Esther Romero Fandino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.287" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonotto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattena Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carriquiry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927551" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashank Gupta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8755195" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Schmidt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bri&#241;on Arranz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593511" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Aliouat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Lopez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Payan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Saidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Colmenares Vazquez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Jr Lozano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696701" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barreto Jijon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2010.5531393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Lu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1947-0_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997187v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sillam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120253v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaballe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797633v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciarla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Opderbecke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piasco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784520v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>