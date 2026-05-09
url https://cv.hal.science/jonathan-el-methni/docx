--- v0 (2026-03-20)
+++ v1 (2026-05-09)
@@ -151,253 +151,253 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965629v2</w:t>
+                <w:t xml:space="preserve">hal-04965629v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four contemporary problems in extreme value analysis</w:t>
+                <w:t xml:space="preserve">A new family of inequality indices: axioms, inference and tail properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan El Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Legrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t>
+                <w:t xml:space="preserve">Pearl Laveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780678v1</w:t>
+                <w:t xml:space="preserve">hal-05153188v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new family of inequality indices: axioms, inference and tail properties</w:t>
+                <w:t xml:space="preserve">Four contemporary problems in extreme value analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan El Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Stupfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearl Laveur</w:t>
+                <w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153188v4</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The robusTest package: two-sample tests revisited</w:t>
               </w:r>
@@ -751,51 +751,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (4), </w:t>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.503-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57805/revstat.vi.668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1941,51 +1941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved estimators of extreme Wang distortion risk measures for very heavy-tailed distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan El Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Stupfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Econometrics and Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.129-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2330,51 +2330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme versions of Wang risk measures and their estimation for heavy-tailed distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan El Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Stupfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.907-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3001,51 +3001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Gini measure of inequality discriminate between tail behaviors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearl Laveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan El Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,51 +4201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme versions of Wang risk measures and their estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan El Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Stupfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremes, Copulas and Actuarial Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4568,51 +4568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme versions of Wang risk measures and their estimation for heavy-tailed distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan El Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Stupfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4827,51 +4827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme versions of Wang risk measures and their estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Stupfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan El Methni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4922,51 +4922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme versions of Wang risk measures and their estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan El Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Stupfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6178,51 +6178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04965629v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan El Methni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stupfler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153188v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Laveur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854803v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Ammous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Dedecker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103068v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dedecker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857118v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022982v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57805/revstat.vi.668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04243953v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Allouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2024.106189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266676v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-022-00452-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04147633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Deschaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320942862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bersalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Ribeiro da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoffmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1062936X.2019.1607898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Sanharawi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koskas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A6107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Houben" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Rutte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Werkman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2019.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fechner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatovsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sadik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A5941" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;andr&#233; Cuenod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Marais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zmuda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26747" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406342v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669279v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393519v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1392" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rov&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Schwabe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000510" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145417v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202015.0460" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debbabi Hidoussi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2015.12.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B18C6MRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830647v5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12078" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A12C8B5A14014678DAD9EBD385E63DE3F47789E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627964v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Guillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2012.03.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764409v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822911v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312846v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829625v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f01537ea0e711b76d12950b28452e0c3a3a4d2;origin=https://hal.archives-ouvertes.fr/hal-04518843;visit=swh:1:snp:4172d14e6a1e923b16e2e3c9f5425656e2f27abf;anchor=swh:1:rel:af4a63b24bbc4bbce279a378ca449f948b80987d;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04965629v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan El Methni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153188v5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Laveur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stupfler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854803v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Ammous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Dedecker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103068v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dedecker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857118v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022982v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57805/revstat.vi.668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04243953v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Allouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2024.106189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266676v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-022-00452-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04147633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Deschaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320942862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bersalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Ribeiro da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoffmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1062936X.2019.1607898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Sanharawi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koskas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A6107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Houben" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Rutte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Werkman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2019.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fechner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatovsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sadik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A5941" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;andr&#233; Cuenod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Marais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zmuda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26747" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406342v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669279v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393519v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1392" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rov&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Schwabe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000510" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145417v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202015.0460" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debbabi Hidoussi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2015.12.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B18C6MRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830647v5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12078" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A12C8B5A14014678DAD9EBD385E63DE3F47789E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627964v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Guillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2012.03.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764409v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822911v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312846v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829625v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f01537ea0e711b76d12950b28452e0c3a3a4d2;origin=https://hal.archives-ouvertes.fr/hal-04518843;visit=swh:1:snp:4172d14e6a1e923b16e2e3c9f5425656e2f27abf;anchor=swh:1:rel:af4a63b24bbc4bbce279a378ca449f948b80987d;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>