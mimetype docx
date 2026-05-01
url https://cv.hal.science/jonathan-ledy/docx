--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1871,368 +1871,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic wireless communication simulations for VANETS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+                <w:t xml:space="preserve">UM-CRT model optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bouhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics, Computers and Artificial Intelligence - ECAI 2011 ­ International Conference - 4th Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Piteşti, Romania</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports Terrestres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677391v1</w:t>
+                <w:t xml:space="preserve">hal-00658998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UM-CRT model optimisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slimane Bouhadi</w:t>
+                <w:t xml:space="preserve">A survey of V2V channel modeling for VANET simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports Terrestres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Colmar, France</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Wireless On-demand Network Systems and Services - WONS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658998v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of V2V channel modeling for VANET simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic wireless communication simulations for VANETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Wireless On-demand Network Systems and Services - WONS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy</w:t>
+              <w:t xml:space="preserve">Electronics, Computers and Artificial Intelligence - ECAI 2011 ­ International Conference - 4th Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Piteşti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658989v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-deterministic channel model for VANETs simulations</w:t>
               </w:r>
@@ -2802,51 +2802,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82FCB508"/>
+    <w:nsid w:val="92819593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3033,51 +3033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-01973-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguiane Y&#233;l&#233;mou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2405478" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/492105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthay Flavie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ait Messaoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3079737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Assaad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04711052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Drouhin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841717" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bouhadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abouaissa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-01973-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguiane Y&#233;l&#233;mou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2405478" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/492105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthay Flavie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ait Messaoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3079737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Duthay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Assaad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04711052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Drouhin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841717" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bouhadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abouaissa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>