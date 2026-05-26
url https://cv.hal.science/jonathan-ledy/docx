--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -2802,51 +2802,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92819593"/>
+    <w:nsid w:val="A4B34DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>