--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -182,356 +182,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie de la régulation après le rapport salarial fordiste. Contributions pour un retour du rapport salarial à l’agenda de recherche</w:t>
+                <w:t xml:space="preserve">Entretien avec Julio C. Neffa, régulationniste argentin et analyste des transformations du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julio Neffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15155⟩</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448604v1</w:t>
+                <w:t xml:space="preserve">hal-05345656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Keynesianism in France: From a Long Period of Constrained Growth to Hybridization?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La théorie de la régulation après le rapport salarial fordiste. Contributions pour un retour du rapport salarial à l’agenda de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09538259.2025.2487499⟩</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047452v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Julio C. Neffa, régulationniste argentin et analyste des transformations du travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-Keynesianism in France: From a Long Period of Constrained Growth to Hybridization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lamarche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, </w:t>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2025.2487499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345656v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie des économistes et de l’économie : discours, inégalités, inflations. Entretien avec la chercheuse argentine Mariana Heredia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -578,64 +578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation regimes and hyperinflation: a Post-Keynesian/structuralist typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (4), pp.681-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,77 +669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation in France Since the 1960s: A Post-Keynesian Interpretation Using the Conflict-Inflation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (2), pp.164-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -907,51 +907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hyperinflation ou le rejet de la monnaie domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.210-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -976,77 +976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The slowing of growth in France: an interpretation based on Thirlwall’s law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (1), pp.100-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1080,64 +1080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Israel avoided hyperinflation. The success of its 1985 stabilization plan in the light of post-Keynesian theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of International Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (3), pp.528-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1197,51 +1197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (3), pp.462-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,77 +1275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 et imbrication des crises : réhabiliter le keynésianisme pour refonder la politique macroéconomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Covid-19 - L’économie dévoilée par la crise pandémique, 29, 15p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1379,64 +1379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on the Competing Causes of High Inflation in Bulgaria during the 1990s: Money Supply or Exchange Rate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (3), pp.433-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1470,51 +1470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relance économique : sommes-nous vraiment tous devenus keynésiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1552,77 +1552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has French budgetary policy since the 1970s been truly Keynesian?*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), pp.75-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1650,291 +1650,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History, Economics and Society: Dividends of Development, Dividends of Interdisciplinarity An interview with Mary O’Sullivan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Why Are Keynesian Multipliers Larger in Hard Times? A Palley-Aftalion-Pasinetti Explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/regulation.13537⟩</w:t>
+              <w:t xml:space="preserve">Review of Radical Political Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, URPE at the ASSAs and EEAs: Proceedings Issue, 50 (4), pp.736-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0486613417722527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949430v1</w:t>
+                <w:t xml:space="preserve">hal-01785867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are Keynesian Multipliers Larger in Hard Times? A Palley-Aftalion-Pasinetti Explanation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">History, Economics and Society: Dividends of Development, Dividends of Interdisciplinarity An interview with Mary O’Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary O’sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Montalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Radical Political Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, URPE at the ASSAs and EEAs: Proceedings Issue, 50 (4), pp.736-756. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0486613417722527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.13537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785867v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulgaria’s hyperinflation in 1997: transition, banking fragility and foreign exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-Communist Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (3), pp.313-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1968,51 +1968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ouvrage collectif en faveur du nécessaire pluralisme en économie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, https://regulation.revues.org/12313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2050,64 +2050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperinflation in a small open economy with a fixed exchange rate: a Post-Keynesian view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (3), pp.361-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2141,77 +2141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the Keynesian Multiplier Increases During Hard Times: A Theoretical Explanation Based on Rentiers' Saving Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metroeconomica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (3), pp.451-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2251,239 +2251,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Tango et Sirtaki : Incohérence du Régime Monétaire et Insoutenabilité de la Dette Publique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hyperinflation argentine de 1989 : une interprétation post-keynésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (3), pp.179-224. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1er semestre), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.143.0179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.10794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01346442v1</w:t>
+                <w:t xml:space="preserve">hal-01346920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperinflation argentine de 1989 : une interprétation post-keynésienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Entre Tango et Sirtaki : Incohérence du Régime Monétaire et Insoutenabilité de la Dette Publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1er semestre), </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.179-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.10794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.143.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346920v1</w:t>
+                <w:t xml:space="preserve">halshs-01346442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle trajectoire économique adoptée par l’Argentine depuis la crise de 2002 ? Enjeux et limites de la stratégie actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 87 (1), pp.85-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2508,51 +2508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation in Argentina during the Second Peronist Period (1973-1976): A Post-Keynesian Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (2), pp.281-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2644,51 +2644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Harribey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,51 +2732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Pellegris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2973,51 +2973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Harribey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3084,51 +3084,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie post-keynésienne et théorie de la régulation : du dialogue à l'hybridation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Boyer, Jean-Pierre Chanteau, Agnès Labrousse et Thomas Lamarche (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.212-218, 2023, Ecosup, 978-2-10-084057-1</w:t>
@@ -3157,64 +3157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inflation comme rapport social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berr, E.; Monvoisin, V.; Ponsot J.-F. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie post-keynésienne. Histoire, théories et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3288,77 +3288,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chômage : le mirage de la formation pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3376,77 +3376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une relance de la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3464,77 +3464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi l’Europe doit relancer les commandes publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3544,385 +3544,473 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-keynésianisme en France : d'une longue période de croissance contrainte à l'hybridation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’Échelle mobile des salaires : une histoire hors-la-loi ? (1950-1984)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Lojkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838639v1</w:t>
+                <w:t xml:space="preserve">hal-05561965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation Regimes and Hyperinflation. A Post-Keynesian/Structuralist typology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Post-keynésianisme en France : d'une longue période de croissance contrainte à l'hybridation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03363240v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching the effect of COVID-19 with a manageable model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inflation Regimes and Hyperinflation. A Post-Keynesian/Structuralist typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Figueiredo Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610519v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teaching the effect of COVID-19 with a manageable model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment Israël a évité l’hyperinflation ? Le succès du plan de stabilisation (1985) à la lumière de la théorie post-keynésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3932,105 +4020,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions post-keynésiennes et institutionnalistes à l'analyse de l'inflation et de l'hyperinflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université Sorbonne Paris Nord, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04036383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4177,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/regulation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas.repec.org/f/pma1403.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2025.2487499" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345656v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Neffa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Heredia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bastian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beae009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2024.2342591" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnecase" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02905749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1794903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2019.1699146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2021.1893045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18390" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2020.1787002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/roke.2019.01.06" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13537" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613417722527" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01573503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2017.1339476" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01574388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2016.1200950" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A38E612883C0D14A0C2A6192557B393CA9E302BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.143.0179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538251003665677" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Harribey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Pellegris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Les Economistes Atterr&#233;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/l-economie-post-keynesienne-collectif/9782021377880" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Figueiredo Bastian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036383v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/regulation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas.repec.org/f/pma1403.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Neffa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448604v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2025.2487499" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Heredia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bastian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beae009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2024.2342591" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnecase" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02905749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1794903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2019.1699146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2021.1893045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18390" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2020.1787002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/roke.2019.01.06" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613417722527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13537" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01573503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2017.1339476" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01574388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2016.1200950" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A38E612883C0D14A0C2A6192557B393CA9E302BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346920v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10794" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.143.0179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538251003665677" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Harribey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Pellegris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Les Economistes Atterr&#233;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/l-economie-post-keynesienne-collectif/9782021377880" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guesdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lojkine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838639v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Figueiredo Bastian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>