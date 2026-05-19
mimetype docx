--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -182,356 +182,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Julio C. Neffa, régulationniste argentin et analyste des transformations du travail</w:t>
+                <w:t xml:space="preserve">Post-Keynesianism in France: From a Long Period of Constrained Growth to Hybridization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Neffa</w:t>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15151⟩</w:t>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2025.2487499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345656v1</w:t>
+                <w:t xml:space="preserve">hal-05047452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de la régulation après le rapport salarial fordiste. Contributions pour un retour du rapport salarial à l’agenda de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Keynesianism in France: From a Long Period of Constrained Growth to Hybridization?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien avec Julio C. Neffa, régulationniste argentin et analyste des transformations du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Neffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Charles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thomas Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09538259.2025.2487499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047452v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie des économistes et de l’économie : discours, inégalités, inflations. Entretien avec la chercheuse argentine Mariana Heredia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -559,265 +559,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation regimes and hyperinflation: a Post-Keynesian/structuralist typology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflation in France Since the 1960s: A Post-Keynesian Interpretation Using the Conflict-Inflation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Bastian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thomas Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (4), pp.681-708. </w:t>
+              <w:t xml:space="preserve">International Journal of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (2), pp.164-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cje/beae009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08911916.2024.2342591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524258v1</w:t>
+                <w:t xml:space="preserve">hal-04639198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation in France Since the 1960s: A Post-Keynesian Interpretation Using the Conflict-Inflation Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inflation regimes and hyperinflation: a Post-Keynesian/structuralist typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (2), pp.164-186. </w:t>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (4), pp.681-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08911916.2024.2342591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cje/beae009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639198v1</w:t>
+                <w:t xml:space="preserve">hal-04524258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des chiffres : l'inflation un phénomène politique et social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnecase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -907,51 +907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hyperinflation ou le rejet de la monnaie domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.210-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -976,77 +976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The slowing of growth in France: an interpretation based on Thirlwall’s law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (1), pp.100-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1080,64 +1080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Israel avoided hyperinflation. The success of its 1985 stabilization plan in the light of post-Keynesian theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of International Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (3), pp.528-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1184,64 +1184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching the Economic Impact of COVID-19 with a Simple Short-run Macro-model: Simultaneous Supply and Demand Shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (3), pp.462-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,77 +1275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 et imbrication des crises : réhabiliter le keynésianisme pour refonder la politique macroéconomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Covid-19 - L’économie dévoilée par la crise pandémique, 29, 15p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1379,64 +1379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on the Competing Causes of High Inflation in Bulgaria during the 1990s: Money Supply or Exchange Rate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (3), pp.433-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1470,51 +1470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relance économique : sommes-nous vraiment tous devenus keynésiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1552,77 +1552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has French budgetary policy since the 1970s been truly Keynesian?*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), pp.75-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1650,291 +1650,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are Keynesian Multipliers Larger in Hard Times? A Palley-Aftalion-Pasinetti Explanation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">History, Economics and Society: Dividends of Development, Dividends of Interdisciplinarity An interview with Mary O’Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary O’sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Montalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Radical Political Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0486613417722527⟩</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.13537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785867v1</w:t>
+                <w:t xml:space="preserve">hal-01949430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History, Economics and Society: Dividends of Development, Dividends of Interdisciplinarity An interview with Mary O’Sullivan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Why Are Keynesian Multipliers Larger in Hard Times? A Palley-Aftalion-Pasinetti Explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24, </w:t>
+              <w:t xml:space="preserve">Review of Radical Political Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, URPE at the ASSAs and EEAs: Proceedings Issue, 50 (4), pp.736-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.13537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0486613417722527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949430v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulgaria’s hyperinflation in 1997: transition, banking fragility and foreign exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-Communist Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (3), pp.313-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1968,51 +1968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ouvrage collectif en faveur du nécessaire pluralisme en économie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, https://regulation.revues.org/12313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2050,64 +2050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperinflation in a small open economy with a fixed exchange rate: a Post-Keynesian view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (3), pp.361-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2141,77 +2141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the Keynesian Multiplier Increases During Hard Times: A Theoretical Explanation Based on Rentiers' Saving Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metroeconomica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (3), pp.451-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2251,239 +2251,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperinflation argentine de 1989 : une interprétation post-keynésienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entre Tango et Sirtaki : Incohérence du Régime Monétaire et Insoutenabilité de la Dette Publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1er semestre), </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.179-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.10794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.143.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346920v1</w:t>
+                <w:t xml:space="preserve">halshs-01346442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Tango et Sirtaki : Incohérence du Régime Monétaire et Insoutenabilité de la Dette Publique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hyperinflation argentine de 1989 : une interprétation post-keynésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (3), pp.179-224. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1er semestre), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.143.0179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.10794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01346442v1</w:t>
+                <w:t xml:space="preserve">hal-01346920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle trajectoire économique adoptée par l’Argentine depuis la crise de 2002 ? Enjeux et limites de la stratégie actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 87 (1), pp.85-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2508,51 +2508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation in Argentina during the Second Peronist Period (1973-1976): A Post-Keynesian Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (2), pp.281-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2644,51 +2644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Harribey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,51 +2732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Pellegris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2973,51 +2973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Harribey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3084,51 +3084,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie post-keynésienne et théorie de la régulation : du dialogue à l'hybridation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Boyer, Jean-Pierre Chanteau, Agnès Labrousse et Thomas Lamarche (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.212-218, 2023, Ecosup, 978-2-10-084057-1</w:t>
@@ -3157,64 +3157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inflation comme rapport social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berr, E.; Monvoisin, V.; Ponsot J.-F. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie post-keynésienne. Histoire, théories et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3288,77 +3288,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chômage : le mirage de la formation pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3376,77 +3376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une relance de la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3464,77 +3464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi l’Europe doit relancer les commandes publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3610,51 +3610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Lojkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3672,64 +3672,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-keynésianisme en France : d'une longue période de croissance contrainte à l'hybridation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -3751,77 +3751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation Regimes and Hyperinflation. A Post-Keynesian/Structuralist typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Figueiredo Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3839,77 +3839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching the effect of COVID-19 with a manageable model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3927,64 +3927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment Israël a évité l’hyperinflation ? Le succès du plan de stabilisation (1985) à la lumière de la théorie post-keynésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4034,51 +4034,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions post-keynésiennes et institutionnalistes à l'analyse de l'inflation et de l'hyperinflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université Sorbonne Paris Nord, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4265,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/regulation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas.repec.org/f/pma1403.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Neffa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448604v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2025.2487499" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Heredia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bastian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beae009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2024.2342591" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnecase" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02905749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1794903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2019.1699146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2021.1893045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18390" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2020.1787002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/roke.2019.01.06" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613417722527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13537" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01573503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2017.1339476" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01574388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2016.1200950" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A38E612883C0D14A0C2A6192557B393CA9E302BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346920v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10794" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.143.0179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538251003665677" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Harribey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Pellegris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Les Economistes Atterr&#233;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/l-economie-post-keynesienne-collectif/9782021377880" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guesdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lojkine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838639v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Figueiredo Bastian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/regulation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas.repec.org/f/pma1403.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2025.2487499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345656v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Neffa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Heredia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2024.2342591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bastian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beae009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnecase" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02905749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1794903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2019.1699146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2021.1893045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18390" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2020.1787002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/roke.2019.01.06" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13537" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613417722527" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01573503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2017.1339476" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01574388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.12313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2016.1200950" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A38E612883C0D14A0C2A6192557B393CA9E302BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.143.0179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01346922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538251003665677" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Harribey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Pellegris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Les Economistes Atterr&#233;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/l-economie-post-keynesienne-collectif/9782021377880" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guesdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lojkine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838639v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Figueiredo Bastian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>