--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -516,235 +516,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les technologies nomades influencent simultanément le bien-être et le stress au travail</w:t>
+                <w:t xml:space="preserve">Value creation and value appropriation in innovative coopetition projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+                <w:t xml:space="preserve">Paul Chiambaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (3), pp.9-49. </w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.61-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.203.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mana.232.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126046v1</w:t>
+                <w:t xml:space="preserve">hal-02497321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value creation and value appropriation in innovative coopetition projects</w:t>
+                <w:t xml:space="preserve">Quand les technologies nomades influencent simultanément le bien-être et le stress au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chiambaretto</w:t>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.61-75. </w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.9-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mana.232.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sim.203.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497321v2</w:t>
+                <w:t xml:space="preserve">hal-03126046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les choix comptables liés à l’environnement ne sont pas qu’opportunistes : cas des provisions comptables environnementales</w:t>
               </w:r>
@@ -1163,51 +1163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (3), pp.957-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1339,217 +1339,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de fraudes et loi de Benford : quelques risques associés</w:t>
+                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien B. Bonache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 431, pp.24-27</w:t>
+              <w:t xml:space="preserve">Journal of Applied Economic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.34-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736235v1</w:t>
+                <w:t xml:space="preserve">hal-00736237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
+                <w:t xml:space="preserve">Détection de fraudes et loi de Benford : quelques risques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien B. Bonache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Economic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (12), pp.34-47</w:t>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 431, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736237v1</w:t>
+                <w:t xml:space="preserve">hal-00736235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1859,230 +1859,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaries and impact(s) of academics: An investigation under the prism of prestige</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leanne Keddie</w:t>
+                <w:t xml:space="preserve">Unpacking the entrepreneurial alertness–firm performance relationship: A resource orchestration approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintong Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Canadian Academic Accounting Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">44th Babson College Entrepreneurship Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614913v1</w:t>
+                <w:t xml:space="preserve">hal-04614906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking the entrepreneurial alertness–firm performance relationship: A resource orchestration approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Salaries and impact(s) of academics: An investigation under the prism of prestige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Keddie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jintong Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Babson College Entrepreneurship Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">2024 Canadian Academic Accounting Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614906v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d’une stratégie RSE émergente dans une PME de travaux publics</w:t>
               </w:r>
@@ -2150,595 +2150,595 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levers of Control, Entrepreneurial Orientation, and Firm Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey G. Covin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Accounting Association, May 2023, Helsinki-Espoo, Finland</w:t>
+              <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055754v1</w:t>
+                <w:t xml:space="preserve">hal-04182976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levers of Control, Entrepreneurial Orientation, and Firm Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey G. Covin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">45th European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Accounting Association, May 2023, Helsinki-Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182976v1</w:t>
+                <w:t xml:space="preserve">hal-04055754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is asymmetric cost behavior a pervasive global phenomenon? A meta-analysis of cost stickiness and its main determinants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+                <w:t xml:space="preserve">The Influence of the Levers of Control on the Entrepreneurial Orientation-Performance Relationship: A Research Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sagar Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">66th ICSB World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679137v1</w:t>
+                <w:t xml:space="preserve">hal-03760502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the Levers of Control on the Entrepreneurial Orientation-Performance Relationship: A Research Note</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Entrepreneurial orientation, firm performance, and the moderating role of management control systems: A conceptual model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th ICSB World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
+              <w:t xml:space="preserve">44th European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760502v1</w:t>
+                <w:t xml:space="preserve">hal-03668845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial orientation, firm performance, and the moderating role of management control systems: A conceptual model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Assessing the impact of environmental accounting research: An empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">43e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668845v1</w:t>
+                <w:t xml:space="preserve">hal-03679139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of environmental accounting research: An empirical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
+                <w:t xml:space="preserve">Is asymmetric cost behavior a pervasive global phenomenon? A meta-analysis of cost stickiness and its main determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679139v1</w:t>
+                <w:t xml:space="preserve">hal-03679137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Comprehensive PMS, Market Orientation and Entrepreneurial Orientation on SME Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,437 +2783,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of interactive management control tools on cooperation in a horizontal network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Autopsie d’un acte manqué dans l’adoption et la mise en place d’une démarche d’implantation d’un reporting intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M. Charles Zinsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Management Accounting Research Symposium 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Copenhagen (online event), Denmark</w:t>
+              <w:t xml:space="preserve">16e congrès du Réseau international de recherche sur les organisations et le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276040v1</w:t>
+                <w:t xml:space="preserve">hal-03389369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of interactive management control tools on cooperation in a horizontal network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First EAA Virtual Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Accounting Association, May 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">Global Management Accounting Research Symposium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Copenhagen (online event), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244116v1</w:t>
+                <w:t xml:space="preserve">hal-03276040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsie d’un acte manqué dans l’adoption et la mise en place d’une démarche d’implantation d’un reporting intégré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">The influence of interactive management control tools on cooperation in a horizontal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès du Réseau international de recherche sur les organisations et le développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">First EAA Virtual Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Accounting Association, May 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389369v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meditari Accountancy Research / Accounting Forum Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">2019 American Accounting Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127373v1</w:t>
+                <w:t xml:space="preserve">hal-02266332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EO–performance relationship revisited through the lens of the control levers framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3251,51 +3238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial orientation and performance: What role for management control systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3327,342 +3314,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">Meditari Accountancy Research / Accounting Forum Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144385v1</w:t>
+                <w:t xml:space="preserve">hal-02127373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">42nd European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266330v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 American Accounting Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">79th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266332v1</w:t>
+                <w:t xml:space="preserve">hal-02266330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,51 +3687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,230 +3871,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing nonprofit incubators: the use of a boundary object as an interactive lever of control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Academy of Management Annual Conference (EURAM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01532743v1</w:t>
+                <w:t xml:space="preserve">halshs-01532747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">Managing nonprofit incubators: the use of a boundary object as an interactive lever of control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Bertin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">17th European Academy of Management Annual Conference (EURAM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01532747v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01532743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
               </w:r>
@@ -4106,64 +4106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4188,172 +4188,172 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2016 Canadian Academic Accounting Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369407v1</w:t>
+                <w:t xml:space="preserve">halshs-01369412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENT XXX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4378,77 +4378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Management of Entrepreneurial Support through the Balanced Scorecard as an Interactive Control Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ICSB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSB, Jun 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4467,230 +4467,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des technologies nomades sur le bien-être et le stress au travail : une approche par les ressources et contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès de l’AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. pp.23</w:t>
+              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124653v1</w:t>
+                <w:t xml:space="preserve">halshs-01369407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Influences des technologies nomades sur le bien-être et le stress au travail : une approche par les ressources et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Canadian Academic Accounting Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, St John's, Canada</w:t>
+              <w:t xml:space="preserve">21e congrès de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01369412v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de diffusion des provisions environnementales dans un cadre réglementaire contraint</w:t>
               </w:r>
@@ -4900,401 +4900,401 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité sans frontières.. The French Connection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">8e congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002925v1</w:t>
+                <w:t xml:space="preserve">hal-01074401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité sans frontières.. The French Connection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002926v1</w:t>
+                <w:t xml:space="preserve">hal-01002925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd French CSEAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Comptabilité sans frontières.. The French Connection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071468v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French CSEAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071459v1</w:t>
+                <w:t xml:space="preserve">hal-01071468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien B. Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd French CSEAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074401v1</w:t>
+                <w:t xml:space="preserve">hal-01071459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are mandatory environmental provisions reliable? The case of the French listed companies</w:t>
               </w:r>
@@ -5533,204 +5533,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double diffusion des entreprises dans le rapport annuel : renforcement ou contradiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Moris</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Plot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IAFA Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Crises et nouvelles problématiques de la valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736246v1</w:t>
+                <w:t xml:space="preserve">hal-00479533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double diffusion des entreprises dans le rapport annuel : renforcement ou contradiction ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien B. Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Plot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises et nouvelles problématiques de la valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">23rd IAFA Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479533v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
@@ -5742,90 +5742,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th INFER Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Stirling, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Association française de science économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736243v1</w:t>
+                <w:t xml:space="preserve">hal-00736244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
@@ -5837,388 +5837,388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Meeting on Experimental &amp; Behavioral Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Economic Science Association European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736242v1</w:t>
+                <w:t xml:space="preserve">hal-02127348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements d'une meta-analyse sur le lien participation budgétaire - performance managériale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irène Georgescu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">11th INFER Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00460130v1</w:t>
+                <w:t xml:space="preserve">hal-00736243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Association française de science économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
+              <w:t xml:space="preserve">5th International Meeting on Experimental &amp; Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736244v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignements d'une meta-analyse sur le lien participation budgétaire - performance managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Science Association European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127348v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6367,51 +6367,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 et relance économique des entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6718,51 +6718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Mishra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.312.0023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842902v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaudy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg306.59-92" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497321v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.232.0061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3197" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Galy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gate" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.251.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-07-2018-151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369422v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#232;gre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verdier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rouaix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Bonache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.182.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Keddie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;lissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Charles Zinsou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bertin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot-Vicard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768565v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Mishra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.312.0023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842902v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaudy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg306.59-92" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497321v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.232.0061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3197" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Galy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gate" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.251.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-07-2018-151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369422v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#232;gre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verdier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rouaix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Bonache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.182.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Keddie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;lissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Charles Zinsou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bertin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot-Vicard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768565v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>