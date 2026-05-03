--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -66,269 +66,269 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting cost stickiness: A meta-analysis</w:t>
+                <w:t xml:space="preserve">Diagnostic control systems and boundary systems: Pathway or barrier to SMEs’ entrepreneurial success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagar Mishra</w:t>
+                <w:t xml:space="preserve">Jeffrey G. Covin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (2), pp.21-79. </w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.312.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00472778.2026.2616377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119571v1</w:t>
+                <w:t xml:space="preserve">hal-05601333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'audit RSE à la croisée des chemins. Ce que nous enseigne le vécu quotidien des auditeurs</w:t>
+                <w:t xml:space="preserve">Revisiting cost stickiness: A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gaudy</w:t>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+                <w:t xml:space="preserve">Sagar Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (306), pp.59-81. </w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.21-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg306.59-92⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cca.312.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842902v2</w:t>
+                <w:t xml:space="preserve">hal-05119571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of environmental accounting research: evidence from citation and journal data</w:t>
               </w:r>
@@ -412,235 +412,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Whatever it takes”: first budgetary responses to the COVID-19 pandemic in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
+                <w:t xml:space="preserve">L'audit RSE à la croisée des chemins. Ce que nous enseigne le vécu quotidien des auditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Budgeting Accounting and Financial Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JPBAFM-07-2020-0126⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (306), pp.59-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg306.59-92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144780v1</w:t>
+                <w:t xml:space="preserve">hal-03842902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value creation and value appropriation in innovative coopetition projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Chiambaretto</w:t>
+                <w:t xml:space="preserve">“Whatever it takes”: first budgetary responses to the COVID-19 pandemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.61-75. </w:t>
+              <w:t xml:space="preserve">Journal of Public Budgeting Accounting and Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mana.232.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JPBAFM-07-2020-0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497321v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les technologies nomades influencent simultanément le bien-être et le stress au travail</w:t>
               </w:r>
@@ -724,3610 +724,3714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les choix comptables liés à l’environnement ne sont pas qu’opportunistes : cas des provisions comptables environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Value creation and value appropriation in innovative coopetition projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chiambaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.3197⟩</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.232.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128271v1</w:t>
+                <w:t xml:space="preserve">hal-02497321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the limited diffusion of management accounting innovations really a paradox? A meta-analysis of the relationship between product diversity and the adoption of Activity-Based Costing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les choix comptables liés à l’environnement ne sont pas qu’opportunistes : cas des provisions comptables environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (1), pp.133. </w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.251.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/fcs.3197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124677v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the limited diffusion of management accounting innovations really a paradox? A meta-analysis of the relationship between product diversity and the adoption of Activity-Based Costing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gibassier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles H. Cho</w:t>
+                <w:t xml:space="preserve">Nadine Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/SAMPJ-07-2018-151⟩</w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.251.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875786v1</w:t>
+                <w:t xml:space="preserve">hal-02124677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is environmental disclosure good for the environment? A meta-analysis and research agenda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guest editorial introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gibassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Cho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean Accounting Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.202-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SAMPJ-07-2018-151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01369422v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is environmental disclosure good for the environment? A meta-analysis and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economic Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Korean Accounting Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (3), pp.239-277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859478v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01369422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation budgétaire et performance managériale : lien non significatif et contingences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Moris</w:t>
+                <w:t xml:space="preserve">Agathe Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (2), pp.125-184. </w:t>
+              <w:t xml:space="preserve">International Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (3), pp.957-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.182.0125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/iere.12024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736241v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Participation budgétaire et performance managériale : lien non significatif et contingences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien B. Bonache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Economic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (2), pp.125-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.182.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736237v1</w:t>
+                <w:t xml:space="preserve">hal-00736241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de fraudes et loi de Benford : quelques risques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien B. Bonache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 431, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736235v1</w:t>
+                <w:t xml:space="preserve">Adrien B. Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Economic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.34-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Evasion: Integrating Carbon Tax Havens into Climate Accountability Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th CSEAR France Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Cité, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting scholars and SDG research engagement: An exploration of drivers and perceived attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th CSEAR France Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Cité, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaries and impact(s) of academics: An investigation under the prism of prestige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Keddie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th European Accounting Association Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking the entrepreneurial alertness–firm performance relationship: A resource orchestration approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jintong Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Babson College Entrepreneurship Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaries and impact(s) of academics: An investigation under the prism of prestige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Keddie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Canadian Academic Accounting Association Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d’une stratégie RSE émergente dans une PME de travaux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès de l’ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levers of Control, Entrepreneurial Orientation, and Firm Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey G. Covin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">45th European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Accounting Association, May 2023, Helsinki-Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182976v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levers of Control, Entrepreneurial Orientation, and Firm Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey G. Covin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Accounting Association, May 2023, Helsinki-Espoo, Finland</w:t>
+              <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055754v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the Levers of Control on the Entrepreneurial Orientation-Performance Relationship: A Research Note</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Is asymmetric cost behavior a pervasive global phenomenon? A meta-analysis of cost stickiness and its main determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th ICSB World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
+              <w:t xml:space="preserve">43e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760502v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial orientation, firm performance, and the moderating role of management control systems: A conceptual model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The Influence of the Levers of Control on the Entrepreneurial Orientation-Performance Relationship: A Research Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">66th ICSB World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668845v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of environmental accounting research: An empirical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
+                <w:t xml:space="preserve">Entrepreneurial orientation, firm performance, and the moderating role of management control systems: A conceptual model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">44th European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679139v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is asymmetric cost behavior a pervasive global phenomenon? A meta-analysis of cost stickiness and its main determinants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+                <w:t xml:space="preserve">Assessing the impact of environmental accounting research: An empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sagar Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679137v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Comprehensive PMS, Market Orientation and Entrepreneurial Orientation on SME Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th ICSB World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsie d’un acte manqué dans l’adoption et la mise en place d’une démarche d’implantation d’un reporting intégré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">The influence of interactive management control tools on cooperation in a horizontal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès du Réseau international de recherche sur les organisations et le développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Global Management Accounting Research Symposium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Copenhagen (online event), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389369v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of interactive management control tools on cooperation in a horizontal network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Management Accounting Research Symposium 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Copenhagen (online event), Denmark</w:t>
+              <w:t xml:space="preserve">First EAA Virtual Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Accounting Association, May 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276040v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of interactive management control tools on cooperation in a horizontal network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Autopsie d’un acte manqué dans l’adoption et la mise en place d’une démarche d’implantation d’un reporting intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M. Charles Zinsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First EAA Virtual Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Accounting Association, May 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">16e congrès du Réseau international de recherche sur les organisations et le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244116v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 American Accounting Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Meditari Accountancy Research / Accounting Forum Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266332v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EO–performance relationship revisited through the lens of the control levers framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Entrepreneurial orientation and performance: What role for management control systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">19th European Academy of Management Annual Conference (EURAM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140091v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial orientation and performance: What role for management control systems?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The EO–performance relationship revisited through the lens of the control levers framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Academy of Management Annual Conference (EURAM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">40e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167456v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meditari Accountancy Research / Accounting Forum Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">42nd European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127373v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">79th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144385v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">2019 American Accounting Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266330v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792903v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th workshop in Management Accounting as Social and Organizational Practice (MASOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773368v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">11th workshop in Management Accounting as Social and Organizational Practice (MASOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792902v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">Managing nonprofit incubators: the use of a boundary object as an interactive lever of control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Bertin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">17th European Academy of Management Annual Conference (EURAM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01532747v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01532743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing nonprofit incubators: the use of a boundary object as an interactive lever of control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Academy of Management Annual Conference (EURAM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01532743v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01532747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Canadian Academic Accounting Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, St John's, Canada</w:t>
+              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01369412v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01369407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,87 +4446,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENT XXX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Management of Entrepreneurial Support through the Balanced Scorecard as an Interactive Control Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,1850 +4541,1850 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ICSB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSB, Jun 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Influences des technologies nomades sur le bien-être et le stress au travail : une approche par les ressources et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">21e congrès de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01369407v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des technologies nomades sur le bien-être et le stress au travail : une approche par les ressources et contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès de l’AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. pp.23</w:t>
+              <w:t xml:space="preserve">2016 Canadian Academic Accounting Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124653v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01369412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de diffusion des provisions environnementales dans un cadre réglementaire contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd French CSEAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESSEC Business School, Jun 2015, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When accounting choices are not driven by opportunistic behaviours: the case of environmental accrued liabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Social and Environmental Accounting Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, St Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th Social and Environmental Accounting Conference (CSEAR Italy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074405v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When accounting choices are not driven by opportunistic behaviours: the case of environmental accrued liabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Social and Environmental Accounting Conference (CSEAR Italy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Padova, Italy</w:t>
+              <w:t xml:space="preserve">26th International Congress on Social and Environmental Accounting Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074408v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Comptabilité sans frontières.. The French Connection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074401v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité sans frontières.. The French Connection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002925v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité sans frontières.. The French Connection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">2nd French CSEAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002926v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien B. Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French CSEAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071468v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd French CSEAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8e congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071459v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are mandatory environmental provisions reliable? The case of the French listed companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Social and Environmental Accounting Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical study of environmental disclosure after major disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Plot-Vicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Social and Environmental Accounting Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational hypocrisy: The case of environmental disclosure after major disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Plot-Vicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st French CSEAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double diffusion des entreprises dans le rapport annuel : renforcement ou contradiction ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien B. Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Plot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises et nouvelles problématiques de la valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">23rd IAFA Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479533v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double diffusion des entreprises dans le rapport annuel : renforcement ou contradiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Moris</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Plot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IAFA Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Crises et nouvelles problématiques de la valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736246v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Association française de science économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
+              <w:t xml:space="preserve">11th INFER Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736244v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Science Association European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">5th International Meeting on Experimental &amp; Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127348v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignements d'une meta-analyse sur le lien participation budgétaire - performance managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th INFER Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Stirling, United Kingdom</w:t>
+              <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736243v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Meeting on Experimental &amp; Behavioral Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Association française de science économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736242v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements d'une meta-analyse sur le lien participation budgétaire - performance managériale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Moris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Georgescu</w:t>
+                <w:t xml:space="preserve">Agathe Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">Economic Science Association European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00460130v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editors’ Introduction to the Special Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,51 +6403,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ataur Belal and Stuart Cooper. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Accounting: Education, Regulation, Reporting and Stakeholders (Advances in Environmental Accounting and Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Emerald Publishing Limited, pp.69-70, 2018, 978-1-78754-889-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6353,108 +6457,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 et relance économique des entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de montpellier; Université Toulouse 1 Capitole. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6464,114 +6568,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité des provisions comptables environnementales : apports d'une lecture institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Montpellier I, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00768565v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6718,51 +6822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Mishra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.312.0023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842902v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaudy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg306.59-92" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497321v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.232.0061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3197" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Galy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gate" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.251.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-07-2018-151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369422v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#232;gre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verdier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rouaix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Bonache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.182.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Keddie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;lissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Charles Zinsou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bertin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot-Vicard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768565v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2026.2616377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Mishra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.312.0023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842902v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaudy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg306.59-92" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497321v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.232.0061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Galy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.251.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibassier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-07-2018-151" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#232;gre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verdier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rouaix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Bonache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.182.0125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Keddie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;lissier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Charles Zinsou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532747v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bertin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot-Vicard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736244v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768565v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>