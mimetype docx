--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -620,235 +620,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les technologies nomades influencent simultanément le bien-être et le stress au travail</w:t>
+                <w:t xml:space="preserve">Value creation and value appropriation in innovative coopetition projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+                <w:t xml:space="preserve">Paul Chiambaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (3), pp.9-49. </w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.61-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.203.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mana.232.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126046v1</w:t>
+                <w:t xml:space="preserve">hal-02497321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value creation and value appropriation in innovative coopetition projects</w:t>
+                <w:t xml:space="preserve">Quand les technologies nomades influencent simultanément le bien-être et le stress au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chiambaretto</w:t>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.61-75. </w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.9-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mana.232.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sim.203.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497321v2</w:t>
+                <w:t xml:space="preserve">hal-03126046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les choix comptables liés à l’environnement ne sont pas qu’opportunistes : cas des provisions comptables environnementales</w:t>
               </w:r>
@@ -1267,51 +1267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (3), pp.957-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1443,217 +1443,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de fraudes et loi de Benford : quelques risques associés</w:t>
+                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien B. Bonache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 431, pp.24-27</w:t>
+              <w:t xml:space="preserve">Journal of Applied Economic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.34-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736235v1</w:t>
+                <w:t xml:space="preserve">hal-00736237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
+                <w:t xml:space="preserve">Détection de fraudes et loi de Benford : quelques risques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien B. Bonache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Economic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (12), pp.34-47</w:t>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 431, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736237v1</w:t>
+                <w:t xml:space="preserve">hal-00736235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2297,73 +2297,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey G. Covin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Accounting Association, May 2023, Helsinki-Espoo, Finland</w:t>
+              <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055754v1</w:t>
+                <w:t xml:space="preserve">hal-04182976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levers of Control, Entrepreneurial Orientation, and Firm Performance</w:t>
               </w:r>
@@ -2392,427 +2392,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey G. Covin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">45th European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Accounting Association, May 2023, Helsinki-Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182976v1</w:t>
+                <w:t xml:space="preserve">hal-04055754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is asymmetric cost behavior a pervasive global phenomenon? A meta-analysis of cost stickiness and its main determinants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+                <w:t xml:space="preserve">The Influence of the Levers of Control on the Entrepreneurial Orientation-Performance Relationship: A Research Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sagar Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">66th ICSB World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679137v1</w:t>
+                <w:t xml:space="preserve">hal-03760502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the Levers of Control on the Entrepreneurial Orientation-Performance Relationship: A Research Note</w:t>
+                <w:t xml:space="preserve">Entrepreneurial orientation, firm performance, and the moderating role of management control systems: A conceptual model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th ICSB World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
+              <w:t xml:space="preserve">44th European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760502v1</w:t>
+                <w:t xml:space="preserve">hal-03668845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial orientation, firm performance, and the moderating role of management control systems: A conceptual model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Assessing the impact of environmental accounting research: An empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">43e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668845v1</w:t>
+                <w:t xml:space="preserve">hal-03679139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of environmental accounting research: An empirical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
+                <w:t xml:space="preserve">Is asymmetric cost behavior a pervasive global phenomenon? A meta-analysis of cost stickiness and its main determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679139v1</w:t>
+                <w:t xml:space="preserve">hal-03679137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Comprehensive PMS, Market Orientation and Entrepreneurial Orientation on SME Performance</w:t>
               </w:r>
@@ -2887,122 +2887,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of interactive management control tools on cooperation in a horizontal network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Autopsie d’un acte manqué dans l’adoption et la mise en place d’une démarche d’implantation d’un reporting intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M. Charles Zinsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Management Accounting Research Symposium 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Copenhagen (online event), Denmark</w:t>
+              <w:t xml:space="preserve">16e congrès du Réseau international de recherche sur les organisations et le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276040v1</w:t>
+                <w:t xml:space="preserve">hal-03389369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of interactive management control tools on cooperation in a horizontal network</w:t>
               </w:r>
@@ -3014,280 +3014,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First EAA Virtual Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Accounting Association, May 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">Global Management Accounting Research Symposium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Copenhagen (online event), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244116v1</w:t>
+                <w:t xml:space="preserve">hal-03276040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsie d’un acte manqué dans l’adoption et la mise en place d’une démarche d’implantation d’un reporting intégré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">The influence of interactive management control tools on cooperation in a horizontal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès du Réseau international de recherche sur les organisations et le développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">First EAA Virtual Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Accounting Association, May 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389369v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
+                <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meditari Accountancy Research / Accounting Forum Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">2019 American Accounting Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127373v1</w:t>
+                <w:t xml:space="preserve">hal-02266332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial orientation and performance: What role for management control systems?</w:t>
               </w:r>
@@ -3431,204 +3418,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">Meditari Accountancy Research / Accounting Forum Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144385v1</w:t>
+                <w:t xml:space="preserve">hal-02127373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">42nd European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266330v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
               </w:r>
@@ -3644,103 +3644,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 American Accounting Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">79th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266332v1</w:t>
+                <w:t xml:space="preserve">hal-02266330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3817,51 +3817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3886,51 +3886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,230 +3975,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing nonprofit incubators: the use of a boundary object as an interactive lever of control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Academy of Management Annual Conference (EURAM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01532743v1</w:t>
+                <w:t xml:space="preserve">halshs-01532747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">Managing nonprofit incubators: the use of a boundary object as an interactive lever of control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Bertin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">17th European Academy of Management Annual Conference (EURAM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01532747v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01532743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
               </w:r>
@@ -4210,64 +4210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4318,90 +4318,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2016 Canadian Academic Accounting Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369407v1</w:t>
+                <w:t xml:space="preserve">halshs-01369412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
               </w:r>
@@ -4413,51 +4413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENT XXX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4508,51 +4508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ICSB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSB, Jun 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4571,230 +4571,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des technologies nomades sur le bien-être et le stress au travail : une approche par les ressources et contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès de l’AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. pp.23</w:t>
+              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124653v1</w:t>
+                <w:t xml:space="preserve">halshs-01369407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Influences des technologies nomades sur le bien-être et le stress au travail : une approche par les ressources et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Canadian Academic Accounting Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, St John's, Canada</w:t>
+              <w:t xml:space="preserve">21e congrès de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01369412v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de diffusion des provisions environnementales dans un cadre réglementaire contraint</w:t>
               </w:r>
@@ -5004,401 +5004,401 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité sans frontières.. The French Connection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">8e congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002925v1</w:t>
+                <w:t xml:space="preserve">hal-01074401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité sans frontières.. The French Connection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002926v1</w:t>
+                <w:t xml:space="preserve">hal-01002925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd French CSEAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Comptabilité sans frontières.. The French Connection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071468v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French CSEAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071459v1</w:t>
+                <w:t xml:space="preserve">hal-01071468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les provisions comptables environnementales sont-elles fiables ? Une lecture institutionnelle du cas des sociétés cotées françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiabilité des provisions environnementales et loi de Benford : application et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien B. Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd French CSEAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074401v1</w:t>
+                <w:t xml:space="preserve">hal-01071459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are mandatory environmental provisions reliable? The case of the French listed companies</w:t>
               </w:r>
@@ -5637,204 +5637,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double diffusion des entreprises dans le rapport annuel : renforcement ou contradiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Moris</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Plot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IAFA Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Crises et nouvelles problématiques de la valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736246v1</w:t>
+                <w:t xml:space="preserve">hal-00479533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double diffusion des entreprises dans le rapport annuel : renforcement ou contradiction ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A best evidence synthesis on the link between budgetary participation and managerial performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien B. Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Plot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises et nouvelles problématiques de la valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">23rd IAFA Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479533v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
@@ -5846,90 +5846,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th INFER Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Stirling, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Association française de science économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736243v1</w:t>
+                <w:t xml:space="preserve">hal-00736244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
@@ -5941,388 +5941,388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Meeting on Experimental &amp; Behavioral Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Economic Science Association European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736242v1</w:t>
+                <w:t xml:space="preserve">hal-02127348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements d'une meta-analyse sur le lien participation budgétaire - performance managériale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irène Georgescu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">11th INFER Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00460130v1</w:t>
+                <w:t xml:space="preserve">hal-00736243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Association française de science économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
+              <w:t xml:space="preserve">5th International Meeting on Experimental &amp; Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736244v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignements d'une meta-analyse sur le lien participation budgétaire - performance managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Science Association European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127348v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6822,51 +6822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2026.2616377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Mishra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.312.0023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842902v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaudy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg306.59-92" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497321v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.232.0061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Galy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.251.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibassier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-07-2018-151" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#232;gre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verdier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rouaix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Bonache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.182.0125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Keddie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;lissier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Charles Zinsou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532747v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bertin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot-Vicard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736244v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768565v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2026.2616377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Mishra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.312.0023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842902v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaudy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg306.59-92" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497321v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.232.0061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Galy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.251.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gibassier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-07-2018-151" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#232;gre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verdier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rouaix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Bonache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.182.0125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Keddie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;lissier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Charles Zinsou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bertin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot-Vicard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768565v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>