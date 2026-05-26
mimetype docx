--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -272,274 +272,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of alkali-activated binder as an alternative for bio-based materials manufacturing</w:t>
+                <w:t xml:space="preserve">Influence of using wood biomass fly ash as filler on the rheological and physical properties of cementitious pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Benbahloul</w:t>
+                <w:t xml:space="preserve">Joëlla Grâce Dossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Latifa Saâdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 108, pp.112868. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112868⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 114, pp.114361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067121v1</w:t>
+                <w:t xml:space="preserve">hal-05322149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of using wood biomass fly ash as filler on the rheological and physical properties of cementitious pastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of alkali-activated binder as an alternative for bio-based materials manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Benbahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Waqif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlla Grâce Dossa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chafika Djelal</w:t>
+                <w:t xml:space="preserve">Latifa Saâdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 114, pp.114361. </w:t>
+              <w:t xml:space="preserve">, 2025, 108, pp.112868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322149v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological benefits of biomass fly ash as filler replacement in cement-based materials</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Saâdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -915,64 +915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Waqif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Saâdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 64 (6), pp.105546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1279,51 +1279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Saâdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71, pp.106558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Waqif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Saadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1862,274 +1862,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the long-term mechanical performance of flax fiber-reinforced cementitious composites by using alternative binders</w:t>
+                <w:t xml:space="preserve">Using linseed oil as flax fibre coating for fibre-reinforced cementitious composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102323⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.113168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770498v1</w:t>
+                <w:t xml:space="preserve">hal-05611039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using linseed oil as flax fibre coating for fibre-reinforced cementitious composite</w:t>
+                <w:t xml:space="preserve">Enhancement of the long-term mechanical performance of flax fiber-reinforced cementitious composites by using alternative binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.102323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05611039v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Alfa fibers morphology on hydration kinetics and mechanical properties of cement mortars</w:t>
               </w:r>
@@ -2154,64 +2154,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Waqif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Saâdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 293, pp.123514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2424,51 +2424,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp.102323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05611261v1</w:t>
@@ -2518,64 +2518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Waqif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Saâdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3459,51 +3459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Saâdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.545 - 554, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Saâdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Edition of EUROMAGH BIOCOMPOSITES Conference (EUROMAGH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3842,338 +3842,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation d’un composite cimentaire incorporant des fibres d’alfa : Influence de la longueur et du taux de fibres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chafika Djelal</w:t>
+                <w:t xml:space="preserve">OPTIMIZATION OF THE LINSEED OIL TREATMENT OF FLAX FIBRES: INFLUENCE ON FRESH PROPERTIES OF FIBRE-REINFORCED MORTARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saadi</w:t>
+                <w:t xml:space="preserve">S Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, Unknown Region</w:t>
+              <w:t xml:space="preserve">3 rd International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241370v1</w:t>
+                <w:t xml:space="preserve">hal-02395132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the valorisation of poplar by products in cement-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation d’un composite cimentaire incorporant des fibres d’alfa : Influence de la longueur et du taux de fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Ajouguim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hassina Kada</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference (CIGOS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Hanoï, Vietnam</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241360v1</w:t>
+                <w:t xml:space="preserve">hal-03241370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMIZATION OF THE LINSEED OIL TREATMENT OF FLAX FIBRES: INFLUENCE ON FRESH PROPERTIES OF FIBRE-REINFORCED MORTARS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Gomina</w:t>
+                <w:t xml:space="preserve">Experimental study on the valorisation of poplar by products in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Vanhove Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Kada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 rd International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference (CIGOS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395132v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION ON THE USE OF ALFA FIBERS AS REINFORCEMENT OF CEMENTITOIUS MATERIALS</w:t>
               </w:r>
@@ -5341,51 +5341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schlupp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Page" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vanhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Libessart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-20464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benbahloul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Waqif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Sa&#226;di" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lla Gr&#226;ce Dossa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Vanhove Vanhove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joella Gr&#226;ce Dossa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04133" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17184504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2329722" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Talibi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105546" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ajouguim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106558" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Saadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard Ndong Engone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Moumen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Imad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kanit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1918260" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123514" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05674-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Kada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00946-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khadraoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8F321S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.349-366" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06802-6_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_41" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amziane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Waqif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abdelouahdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waqif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelouahdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241359v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laiymani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radwan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessaguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_95" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02923220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fontanel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02070716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0248" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01713160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schlupp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Page" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vanhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Libessart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-20464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lla Gr&#226;ce Dossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067121v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benbahloul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Waqif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Sa&#226;di" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112868" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Vanhove Vanhove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joella Gr&#226;ce Dossa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04133" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17184504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2329722" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Talibi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105546" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ajouguim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106558" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Saadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard Ndong Engone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Moumen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Imad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kanit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1918260" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102323" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123514" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03228557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05674-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Kada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00946-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khadraoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8F321S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.349-366" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06802-6_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_41" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amziane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Waqif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abdelouahdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waqif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelouahdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241359v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laiymani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radwan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessaguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_95" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02923220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fontanel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02070716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0248" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01713160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>