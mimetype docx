--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -3738,51 +3738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D96C959"/>
+    <w:nsid w:val="B372AD91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>