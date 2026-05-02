--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -882,408 +882,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, Evolution and Specificities of Iron-Sulfur Proteins and Maturation Factors in Chloroplasts from Algae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene atlas of iron‐containing proteins in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Jonathan Przybyla‐toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+                <w:t xml:space="preserve">Simon Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.3175. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (1), pp.258-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22063175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304524v1</w:t>
+                <w:t xml:space="preserve">hal-03304452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene atlas of iron‐containing proteins in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis in response to nitrogen and carbon identifies regulators for root AtNRT2 transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Przybyla‐toscano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Boussardon</w:t>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Law</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Fayos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15154⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186 (1), pp.696-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304452v1</w:t>
+                <w:t xml:space="preserve">hal-03151107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis in response to nitrogen and carbon identifies regulators for root AtNRT2 transporters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence, Evolution and Specificities of Iron-Sulfur Proteins and Maturation Factors in Chloroplasts from Algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Fayos</w:t>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Ibarra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 186 (1), pp.696-714. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151107v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron–sulfur proteins in plant mitochondria: roles and maturation</w:t>
               </w:r>
@@ -1559,51 +1559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2346,51 +2346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2571,51 +2571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles of glutaredoxins ligating Fe-S clusters: Sensing, transfer or repair functions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,51 +3311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3738,51 +3738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B372AD91"/>
+    <w:nsid w:val="F8724F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3969,51 +3969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-przybyla-toscano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8053-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225434504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene R&#246;hricht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Franceschetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Liebsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla&#8208;toscano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15154" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ibarra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carrie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Spantgar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.06.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nietzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510835112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tizia Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2014.417091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Castel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.03.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMGW6N0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Subrahmanian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821430-5.00011-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380121.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01762392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0127" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-przybyla-toscano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8053-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225434504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene R&#246;hricht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Franceschetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Liebsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla&#8208;toscano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ibarra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carrie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Spantgar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.06.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nietzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510835112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tizia Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2014.417091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Castel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.03.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMGW6N0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Subrahmanian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821430-5.00011-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380121.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01762392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0127" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>