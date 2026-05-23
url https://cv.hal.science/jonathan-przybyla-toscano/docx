--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -178,277 +178,277 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
+                <w:t xml:space="preserve">Integrated cellular and molecular responses to uranium chemotoxicity in the metal-tolerant microalga Coelastrella sp. PCV.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit H Revel</w:t>
+                <w:t xml:space="preserve">Camille Beaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Favier</w:t>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+                <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Vallet</w:t>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">Abir Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 495, pp.139163. </w:t>
+              <w:t xml:space="preserve">, 2026, 513, pp.142335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.142335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210630v2</w:t>
+                <w:t xml:space="preserve">hal-05629014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into uranium stress responses of Arabidopsis roots through membrane- and cell wall-associated proteome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Pennera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 370, pp.143873. </w:t>
@@ -480,2654 +480,2788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial ferredoxin-like is essential for forming complex I-containing supercomplexes in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Röhricht</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Benoit H Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191 (4), pp.2170-2184. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.139163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiad040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059909v1</w:t>
+                <w:t xml:space="preserve">hal-05210630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate Peroxidase 2 (APX2) of Chlamydomonas Binds Copper and Modulates the Copper Insertion into Plastocyanin</w:t>
+                <w:t xml:space="preserve">Mitochondrial ferredoxin-like is essential for forming complex I-containing supercomplexes in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Caccamo</w:t>
+                <w:t xml:space="preserve">Helene Röhricht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Vega de Luna</w:t>
+                <w:t xml:space="preserve">Joachim Forner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Wahni</w:t>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander N Volkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.1946. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191 (4), pp.2170-2184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12111946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiad040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389949v1</w:t>
+                <w:t xml:space="preserve">hal-04059909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein lipoylation in mitochondria requires Fe–S cluster assembly factors NFU4 and NFU5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ascorbate Peroxidase 2 (APX2) of Chlamydomonas Binds Copper and Modulates the Copper Insertion into Plastocyanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Vega de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Wahni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander N Volkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 188 (2), pp.997-1013. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435679v1</w:t>
+                <w:t xml:space="preserve">hal-04389949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene atlas of iron‐containing proteins in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein lipoylation in mitochondria requires Fe–S cluster assembly factors NFU4 and NFU5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Przybyla‐toscano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Boussardon</w:t>
+                <w:t xml:space="preserve">Andrew E Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Law</w:t>
+                <w:t xml:space="preserve">Marina Franceschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniela Liebsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15154⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (2), pp.997-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304452v1</w:t>
+                <w:t xml:space="preserve">hal-03435679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis in response to nitrogen and carbon identifies regulators for root AtNRT2 transporters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">Occurrence, Evolution and Specificities of Iron-Sulfur Proteins and Maturation Factors in Chloroplasts from Algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chaput</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Fayos</w:t>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Ibarra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 186 (1), pp.696-714. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151107v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, Evolution and Specificities of Iron-Sulfur Proteins and Maturation Factors in Chloroplasts from Algae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis in response to nitrogen and carbon identifies regulators for root AtNRT2 transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Fayos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22063175⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186 (1), pp.696-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304524v1</w:t>
+                <w:t xml:space="preserve">hal-03151107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron–sulfur proteins in plant mitochondria: roles and maturation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gene atlas of iron‐containing proteins in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla‐toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (1), pp.258-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03304521v1</w:t>
+                <w:t xml:space="preserve">hal-03304452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU2 transfer protein in Arabidopsis thaliana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Iron–sulfur proteins in plant mitochondria: roles and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 71 (14), pp.4171-4187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa166⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 72 (6), pp.2014-2044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533200v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis Mitochondrial Glutaredoxin GRXS15 Provides [2Fe-2S] Clusters for ISCA-Mediated [4Fe-4S] Cluster Maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamanna Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (23), pp.9237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21239237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[4Fe-4S] cluster trafficking mediated by Arabidopsis mitochondrial ISCA and NFU proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU2 transfer protein in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (14), pp.4171-4187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03052839v1</w:t>
+                <w:t xml:space="preserve">hal-02533200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue‐specific isolation of Arabidopsis/plant mitochondria – IMTACT (isolation of mitochondria tagged in specific cell types)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">[4Fe-4S] cluster trafficking mediated by Arabidopsis mitochondrial ISCA and NFU proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamanna Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (52), pp.18367-18378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176587v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastidial Arabidopsis thaliana NFU1 protein binds and delivers [4Fe-4S] clusters to specific client proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tissue‐specific isolation of Arabidopsis/plant mitochondria – IMTACT (isolation of mitochondria tagged in specific cell types)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Carrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.011034⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (1), pp.459-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473677v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron–sulfur protein NFU2 is required for branched-chain amino acid synthesis in Arabidopsis roots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The plastidial Arabidopsis thaliana NFU1 protein binds and delivers [4Fe-4S] clusters to specific client proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamanna Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (6), pp.1727-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.011034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095655v1</w:t>
+                <w:t xml:space="preserve">hal-02473677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved functions of Arabidopsis mitochondrial late-acting maturation factors in the trafficking of iron‑sulfur clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron–sulfur protein NFU2 is required for branched-chain amino acid synthesis in Arabidopsis roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Spantgar</w:t>
+                <w:t xml:space="preserve">Till Ischebeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Zannini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Lill</w:t>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1875-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893946v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles and maturation of iron–sulfur proteins in plastids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (4), pp.545-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00775-018-1532-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana TRXo Isoforms Bind an Iron–Sulfur Cluster and Reduce NFU Proteins In Vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Conserved functions of Arabidopsis mitochondrial late-acting maturation factors in the trafficking of iron‑sulfur clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta A. Uzarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Spantgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox7100142⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1865 (9), pp.1250-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545816v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of glutaredoxins ligating Fe-S clusters: Sensing, transfer or repair functions?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana TRXo Isoforms Bind an Iron–Sulfur Cluster and Reduce NFU Proteins In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.09.018⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (10), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox7100142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01521788v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitochondrial monothiol glutaredoxin S15 is essential for iron-sulfur protein maturation in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The roles of glutaredoxins ligating Fe-S clusters: Sensing, transfer or repair functions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Moseler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Wagner</w:t>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nietzel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (44), pp.13735-13740. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1853 (6, SI), pp.1513-1527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1510835112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01269453v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Natural Selection on Lignin and Cellulose Candidate Genes in a Natural Population of Eucalyptus urophylla</w:t>
+                <w:t xml:space="preserve">The mitochondrial monothiol glutaredoxin S15 is essential for iron-sulfur protein maturation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Létizia Camus-Kulandaivelu</w:t>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
+                <w:t xml:space="preserve">Isabel Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saneyoshi Ueno</w:t>
+                <w:t xml:space="preserve">Stephan Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Przybyla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Nietzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/oje.2014.417091⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (44), pp.13735-13740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1510835112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176565v1</w:t>
+                <w:t xml:space="preserve">hal-01269453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of Natural Selection on Lignin and Cellulose Candidate Genes in a Natural Population of Eucalyptus urophylla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Létizia Camus-Kulandaivelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saneyoshi Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (17), pp.1128-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/oje.2014.417091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iron around the clock.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 224, pp.112-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2014.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3137,423 +3271,423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mitochondrion: from genome to proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Salinas-Giegé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitya Subrahmanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chlamydomonas Sourcebook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.369-412, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-821430-5.00011-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeS Cluster Assembly: Role of Monothiol Grxs and Nfu Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Inorganic and Bioinorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119951438.eibc2470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Efficient Cloning of Cis-Regulatory Sequences for High-Throughput Yeast One-Hybrid Analyses of Transcription Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Synthetic Promoters: Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Protocols, Humana Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Methods in Molecular Biology, 978-1-4939-6394-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6396-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3563,114 +3697,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des protéines NFU, ISCA et FDX, impliquées dans la maturation des centres fer-soufre dans les mitochondries d’Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université de Lorraine, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LORR0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01762392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3738,51 +3872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8724F07"/>
+    <w:nsid w:val="C0F8C950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3969,51 +4103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-przybyla-toscano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8053-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225434504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene R&#246;hricht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Franceschetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Liebsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla&#8208;toscano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ibarra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carrie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Spantgar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.06.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nietzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510835112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tizia Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2014.417091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Castel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.03.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMGW6N0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Subrahmanian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821430-5.00011-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380121.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01762392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0127" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-przybyla-toscano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8053-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225434504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.142335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene R&#246;hricht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Franceschetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Liebsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ibarra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla&#8208;toscano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carrie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14723" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Spantgar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.06.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nietzel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510835112" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tizia Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2014.417091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Castel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.03.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMGW6N0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Subrahmanian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821430-5.00011-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380121.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01762392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>