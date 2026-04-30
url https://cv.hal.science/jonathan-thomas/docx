--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Thomas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marię Sklodowska-Curie Alumni (Rheinische Friedrich-Wilhelms-Universität Bonn - Abteilung für Musikwissenschaft/Sound Studies) ; Membre du Cral (EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonathan-thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8706-5410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jt259719@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Concepteur et réalisateur de la base de données « PS.xx - La propagande sonore enregistrée au XXe siècle »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Concepteur et chercheur pour le projet &amp;quot;Recorded Sound Propaganda of the Italian Fascist Regime&amp;quot; (Marie Sklodowska-Curie Action European Postdoctoral Fellowship, 101105514 — REDIRE — HORIZON-MSCA-2022-PF-01)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat de l’École des hautes études en sciences sociales en « Arts et langages », discipline « Musique, Histoire, Société », écrite sous contrat doctoral (2016-2019) sous la direction d’Esteban Buch et soutenue le 8 janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le disque politique en France (1929-1939)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Esteban Buch, directeur d’étude à l’École des hautes études en sciences sociales, directeur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Barbara Carnevali, maîtresse de conférence à l’École des hautes études en sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Françoise Denoyelle, Professeure émérite à l’École nationale supérieure Louis Lumière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sophie Maisonneuve, maîtresse de conférences à l’Université de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Pascal Ory, professeur émérite à l’Université Paris 1 Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Peter Szendy, professeur à la Brown University, rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ludovic Tournès, professeur ordinaire à l’Université de Genève, rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications CNU :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et civilisations (Section 22) : histoire des mondes modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du monde contemporain ; de l'art ; de la musique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÈMES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Imaginaires politiques du son</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire des pratiques politiques sonores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire et usages politiques de la phonographie et des technologies sonores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Théorie du fonctionnement politique de la musique et du son</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail « Musique et imaginaires politiques dans l'Europe des années 1930 » (UVSQ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FINANCEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2016-2019 : Contrat doctoral, EHESS, ministère de l’Enseignement supérieur et de la recherche, 21220 € per annum (3 ans).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2022 : Financement du projet d’équipement « PS.xx - La propagande sonore enregistrée au XXe siècle » par la Région Ile-de-France dans le cadre du Domaine d’intérêt majeur « Matériaux anciens et patrimoniaux » (DIM MAP), 50 000 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2023-2025 : 101105514 - REDIRE, HORIZON TMA MSCA Postdoctoral Fellowships - European Fellowships (2022), Rhenish Friedrich Wilhelm University of Bonn, European Research Council, 189.687 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2026.  « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie et scènes musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Charge de cours (M1), Master Industries créatives & Management de projets, UFR Arts & Médias (ICM, MC), Université Sorbonne Nouvelle Paris 3, 36h CM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en politique : une introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », à l'invitation de l'université Marie & Louis Pasteur (Besançon), dans le cadre de l'événement pédagogique &amp;quot;La compol en mode scotching&amp;quot;, organisé par Meriem Elahcene, Manon Him-Aquilli, Isabelle Huré et Justine Simon. 30 min. 6 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Encadrement d’un mémoire dans le cadre de la « Formation à la lutte contre le racisme et l’antisémitisme », Diplôme d’Université (bac +3), Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos de la base de données  ‘PS.xx – La propagande sonore enregistrée au xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">’ », Atelier numérique du Cral &amp;quot;Bases de données en SHS&amp;quot;, (Resp. Marion Dupuis), Cral, EHESS (Paris) , 45 min. 29 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Recorded Music in Interwar France: an Æsthetic Struggle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de recherche &amp;quot;Colloquia&amp;quot;, Dipartimento di Lettere e Culture Moderne, (Resp. Franco Piperno), Sapienza Università di Roma, 1h. 22 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDIRE – Recorded Sound Propaganda of the Italian Fascist Regime. An International Research on Sound Media and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de recherche &amp;quot;Forschungskolloqium&amp;quot;, Abteilung für Musikwissenschaft/Sound Studies, Rheinische Friedrich-Wilhelms-Universität Bonn, 1h. 8 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propagande sonore enregistrée au XXe siècle : À propos de la puissance politique de la parole, de la musique, et du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », intervention dans le cadre du stage « Parole puissantes » organisé par le Département Éducation artistique et culturelle de la BnF (Resp. Sophie Pascal) pour le Plan académique de formation de la Délégation académique à l’éducation artistique et à l’action culturelle (DAAC) de Créteil. 1h. 18 mars.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches et méthodes de deux histoires du disque politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire d’enseignement et de recherche « Histoire des médias, de l’image et de la communication politique » du Centre d’histoire culturelle des sociétés contemporaines (Resp. Anaïs Fléchet, François Robinet), Université Paris-Saclay (UVSQ). 1h. 17 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire un usage politique des archives sonores. Le cas du disque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de tronc commun de la formation du master EHESS Arts, Littératures et Langages, Master 2, “Méthodes et pratiques de la recherche sur les arts” (Resp. Anne Lafont, Marion Brachet, Margaux Lavernhe), EHESS (Paris). 2h. 13 janvier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2019 : Doctorant chargé d’enseignement. 128h. Co-responsable UE tronc-commun « Musique et sciences sociales », Master 1 & 2, Théories et pratiques du langage et des arts, spécialité Musique, EHESS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2019 : Co-responsable de la Journée d’études annuelle « La musique et les sciences sociales, recherches émergentes », Master 1 & 2, Théories et pratiques du langage et des arts, spécialité Musique, EHESS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATION D'ÉVÉNEMENTS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Colloque international &amp;quot;Sounds of Fascism: Media, Practices, Imagination&amp;quot;, Conférencier invité : Ben Earle, Abteilung für Musikwissenschaft/Sound Studies. Université de Bonn, Bonn, 24-26 septembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 : Organisation et programmation du workshop &amp;quot;A Political History of Sound Technologies?&amp;quot;. Conférenciers invités : Max Alt, Carolyn Birdsall, José Galvez, Matthew Kerry, Britta Lange, Élodie A. Roy, Claire Scopsi, Jedediah Sklower, Abteilung für Musikwissenschaft/Sound Studies. Université de Bonn, Bonn, 20 et 21 juin 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Organisation et programmation de la Journée d'études &amp;quot;'Avec ça, nous gagnerons plus d'une bataille'. La propagande sonore enregistrée au XXe siècle&amp;quot;, Centre de colloques, Campus-Condorcet, Aubervilliers, 8 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Membre du Comité scientifique du 4e colloque de l’Association pour un colloque étudiant sur les musiques populaires (ACEMuP), Paris, 12 avril 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Co-organisation du colloque international « Le son et la musique au prisme des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » avec Esteban Buch (CRAL – EHESS), Karine Le Bail (CRAL – CNRS), Violeta Nigro Giunta (CRAL – EHESS), Lola San Martin Arbide (CRAL – EHESS), Remy Campos (CNSM), Tristan Labouret (CNSM), Walter Frisch (Columbia University), Ana Maria Ochoa Gautier (Columbia University), avec le soutien de PSL Université, Paris, 24-26 janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS SONORES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand Jean-Marie Le Pen éditait des disques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS podcasts : Bruits de fond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, podcast de l’École des hautes études en sciences sociales, publié le 21 avril 2021, disponible à cette adresse : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://soundcloud.com/user-897145586</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, consulté le 28 avril 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lepéniser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaclassique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°102, émission radiophonique produite, réalisée et présentée par David Christoffel, disponible en podcast à cette adresse : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://metaclassique.com/metaclassique-102-lepeniser/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le disque politique en France, 1929-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Histoire, Noëlline Castagnez; Frédéric Chauvaud; Philippe Hamon; Florent Mazel; Francis Prost, 9791041301508. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15q47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande par le disque. Jean-Marie Le Pen, éditeur phonographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole des hautes études en sciences sociales. Editions de l'Ecole des hautes études en sciences sociales, 52, pp.253, 2020, Cas de figure, 978-2-7132-2852-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpetuating Fascism: Propaganda and the Temporality of Phonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Journal of Film, Radio and Television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01439685.2025.2609160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding and Dominating Through Phonography: Fascist Italy and the Colonisation of East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Recordings Association Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser par le son : les répertoires politiques de la phonographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloniale Expansion und faschistische Herrschaft durch Phonographie in Italienisch-Ostafrika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medienwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25969/mediarep/23154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du disque en &amp;quot;médiateur fluide&amp;quot; des cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-9141.rh.2023.199775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du disque politique français des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69-4, pp.83-113. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.694.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Pen, éditeur de disques à la gloire du IIIe Reich. Le procès contre la SERP et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03632418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small, Musiquer. Le sens de l’expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.5880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Toward an Anthropology of Ambient Sound, Edited by Christine Guillebaud. New-York/Oxon: Routledge, 2017. [239 pp., illus. ISBN: 978-1-138-80127-1].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer en chantant, sous l’œil de la police parisienne des années 1930 : une exploration du fonctionnement politique du chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.1979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la musique pour le peuple : une proposition d'analyse des premiers disques folkloriques du Chant du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analitica - Rivista online di studi musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Music, Politics, Society. The Role of Analytics, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Pen and The SERP : When Discs Serve Political Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.85-101. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, Diplomacy and Ideological Crisis: Sonic Cultures and Italian Fascism During the Early 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Palazzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Koller; Steffen Just; Diego Alonso Tomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling Sounds Music, Sound Technologies, War and Power in the Era of Fascisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; Shoeningh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Krieg in der Geschichte, 978-3-506-79820-6. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783657798209_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du « haut-parleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le son, entendre l’inouï. Esthétique et politique de la modernité sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rencontres, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14980-4.p.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing audible propaganda into the everyday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher Fletcher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyday Political Objects From the Middle Ages to the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781003147428. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003147428-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDIRE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60507/FK2/F70LI2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expand and Dominate. Phonography and the Italian Fascist Colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PS.xx - La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03618492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Ma cos’è questa crisi?». Rodolfo De Angelis’ record production between laugh and propaganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Zucconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise : rire/dénoncer en musique – Crisis: Laughter/Denunciation in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Lazzaro; Christopher Moore, May 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant sur timbre, une ressource pour la mobilisation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Chanter sur l'air de…" Moyen-Âge - 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Belly; Judith le Blanc; Bertrand Porot; Claire Sicard; Alice Tacaille; Jean Vignes, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spread of Consensus : Staging and Duplicating the Sound of Italian Fascist Gatherings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestatung der Gesellschaft für Medienwissenschaft 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Medienwissenschaft, Sep 2024, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a Political History of Sound Technologies and What Could It Be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : A Political History of Sound Technologies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Jun 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles et imaginaires de la musique au disque politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international - MUSIQUE ET IMAGINAIRES POLITIQUES DANS L'EUROPE DES ANNEES 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Fléchet; Martin Guerpin; Philippe Gumplowicz; Thomas Vernet, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires musicaux et le disque de propagande dans la France et l'Italie fasciste de l'entre-deux-guerres : thèmes, contextes, esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium - MUSIQUE ET IMAGINAIRES POLITIQUES DANS L'EUROPE DES ANNEES 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Fléchet; Martin Guerpin; Philippe Gumplowicz; Thomas Vernet, Nov 2023, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois médiations du support sonore enregistré : conservation ; reproduction ; amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Avec ça, nous gagnerons plus d'une bataille' : la propagande sonore enregistrée au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de quelques usages politiques du “Chanter sur…”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanter sur l’air de… Moyen Âge – XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Belly, Judith le Blanc, Bertrand Porot, Claire Sicard, Alice Tacaille, Jean Vignes, Université de la Sorbonne, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, Diplomacy and Ideological Crisis: Sonic Cultures and Italian Fascism During the Early 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Palazzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSNATIONAL PERSPECTIVES ON MUSIC, SOUND AND (WAR) PROPAGANDA (1914–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diego Alonso; Steffen Just; Christian Koller, Nov 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations du discours politique en « musique » : une première exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicalité et politique de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Blesbois; Mahaut Cazals; Raphaël Devred; Marie-Anne Jagodzinski; Jean-Félix Lapille; Alejandra Orias Vargas, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bach Vs Fianso. Qu’est-ce qu’une musique “actuelle” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée d’étude des Jeunes chercheurs du GREAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan David Barrera; Madeleine Le Bouteiller; Nicolò Palazzetti; Julie Walker, Feb 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumer les victimes du 16 mars 1937 : une économie politique du son et du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son et la musique au prisme des Sound Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; CNSMDP; Columbia University, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du haut-parleur : violence sonore et pratiques politiques dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs du son - Sons du pouvoir : esthétique et politique du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Hervet; Christophe Al-Saleh; Damian Garcia; Chloé Larmet, Nov 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagande sonore enregistrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire - Dictionnaire encyclopédique et critique des Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voix des Nôtres (1935-1939). Des disques pour l'exercice du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la base de données &amp;quot;PS.xx – La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disques Hébertot (1931-1938). La recherche de l'excellence et du chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec ça, nous gagnerons plus d'une bataille&amp;quot; : Ersa (1929-1935), le disque d'avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chant du Monde (1938-1940). Un agent politique discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Association phonique des grands artistes (1909-19109). Les chants politiques du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative ouvrière de TSF (1932-1939). Faire entendre le prolétariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicité (1973-1978). Le disque politique de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Boulland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la base de données &amp;quot;PS.xx – La propagande sonore enregistrée au xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des hautes études en sciences sociales, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Recorded Music in Interwar France: an AEsthetic Struggle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Dipartimento di Lettere e Culture Moderne, Sapienza Università di Roma, Italy. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDIRE - Recorded Sound Propaganda of the Italian Fascist Regime. An International Research on Sound Media and Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. University of Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Plan académique de formation - Stage "Paroles puissantes", Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unitélédis (1973-1979). La recherche d’une propagande audiovisuelle socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Thomas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marię Sklodowska-Curie Alumni (Rheinische Friedrich-Wilhelms-Universität Bonn - Abteilung für Musikwissenschaft/Sound Studies) ; Membre du Cral (EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonathan-thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8706-5410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jt259719@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Concepteur et réalisateur de la base de données « PS.xx - La propagande sonore enregistrée au XXe siècle »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Concepteur et chercheur pour le projet &amp;quot;Recorded Sound Propaganda of the Italian Fascist Regime&amp;quot; (Marie Sklodowska-Curie Action European Postdoctoral Fellowship, 101105514 — REDIRE — HORIZON-MSCA-2022-PF-01)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat de l’École des hautes études en sciences sociales en « Arts et langages », discipline « Musique, Histoire, Société », écrite sous contrat doctoral (2016-2019) sous la direction d’Esteban Buch et soutenue le 8 janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le disque politique en France (1929-1939)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Esteban Buch, directeur d’étude à l’École des hautes études en sciences sociales, directeur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Barbara Carnevali, maîtresse de conférence à l’École des hautes études en sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Françoise Denoyelle, Professeure émérite à l’École nationale supérieure Louis Lumière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sophie Maisonneuve, maîtresse de conférences à l’Université de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Pascal Ory, professeur émérite à l’Université Paris 1 Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Peter Szendy, professeur à la Brown University, rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ludovic Tournès, professeur ordinaire à l’Université de Genève, rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications CNU :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et civilisations (Section 22) : histoire des mondes modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du monde contemporain ; de l'art ; de la musique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÈMES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Imaginaires politiques du son</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire des pratiques politiques sonores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire et usages politiques de la phonographie et des technologies sonores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Théorie du fonctionnement politique de la musique et du son</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail « Musique et imaginaires politiques dans l'Europe des années 1930 » (UVSQ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FINANCEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2023-2025 : 101105514 - REDIRE, HORIZON TMA MSCA Postdoctoral Fellowships - European Fellowships (2022), Rhenish Friedrich Wilhelm University of Bonn, European Research Council, 189.687 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2022 : Financement du projet d’équipement « PS.xx - La propagande sonore enregistrée au XXe siècle » par la Région Ile-de-France dans le cadre du Domaine d’intérêt majeur « Matériaux anciens et patrimoniaux » (DIM MAP), 50 000 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2016-2019 : Contrat doctoral, EHESS, ministère de l’Enseignement supérieur et de la recherche, 21220 € per annum (3 ans).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2026.  « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie et scènes musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Charge de cours (M1), Master Industries créatives & Management de projets, UFR Arts & Médias (ICM, MC), Université Sorbonne Nouvelle Paris 3, 36h CM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en politique : une introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », à l'invitation de l'université Marie & Louis Pasteur (Besançon), dans le cadre de l'événement pédagogique &amp;quot;La compol en mode scotching&amp;quot;, organisé par Meriem Elahcene, Manon Him-Aquilli, Isabelle Huré et Justine Simon. 30 min. 6 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Encadrement d’un mémoire dans le cadre de la « Formation à la lutte contre le racisme et l’antisémitisme », Diplôme d’Université (bac +3), Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos de la base de données  ‘PS.xx – La propagande sonore enregistrée au xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">’ », Atelier numérique du Cral &amp;quot;Bases de données en SHS&amp;quot;, (Resp. Marion Dupuis), Cral, EHESS (Paris) , 45 min. 29 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Recorded Music in Interwar France: an Æsthetic Struggle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de recherche &amp;quot;Colloquia&amp;quot;, Dipartimento di Lettere e Culture Moderne, (Resp. Franco Piperno), Sapienza Università di Roma, 1h. 22 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDIRE – Recorded Sound Propaganda of the Italian Fascist Regime. An International Research on Sound Media and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de recherche &amp;quot;Forschungskolloqium&amp;quot;, Abteilung für Musikwissenschaft/Sound Studies, Rheinische Friedrich-Wilhelms-Universität Bonn, 1h. 8 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propagande sonore enregistrée au XXe siècle : À propos de la puissance politique de la parole, de la musique, et du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », intervention dans le cadre du stage « Parole puissantes » organisé par le Département Éducation artistique et culturelle de la BnF (Resp. Sophie Pascal) pour le Plan académique de formation de la Délégation académique à l’éducation artistique et à l’action culturelle (DAAC) de Créteil. 1h. 18 mars.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches et méthodes de deux histoires du disque politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire d’enseignement et de recherche « Histoire des médias, de l’image et de la communication politique » du Centre d’histoire culturelle des sociétés contemporaines (Resp. Anaïs Fléchet, François Robinet), Université Paris-Saclay (UVSQ). 1h. 17 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire un usage politique des archives sonores. Le cas du disque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de tronc commun de la formation du master EHESS Arts, Littératures et Langages, Master 2, “Méthodes et pratiques de la recherche sur les arts” (Resp. Anne Lafont, Marion Brachet, Margaux Lavernhe), EHESS (Paris). 2h. 13 janvier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2019 : Doctorant chargé d’enseignement. 128h. Co-responsable UE tronc-commun « Musique et sciences sociales », Master 1 & 2, Théories et pratiques du langage et des arts, spécialité Musique, EHESS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2019 : Co-responsable de la Journée d’études annuelle « La musique et les sciences sociales, recherches émergentes », Master 1 & 2, Théories et pratiques du langage et des arts, spécialité Musique, EHESS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATION D'ÉVÉNEMENTS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Colloque international &amp;quot;Sounds of Fascism: Media, Practices, Imagination&amp;quot;, Conférencier invité : Ben Earle, Abteilung für Musikwissenschaft/Sound Studies. Université de Bonn, Bonn, 24-26 septembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 : Organisation et programmation du workshop &amp;quot;A Political History of Sound Technologies?&amp;quot;. Conférenciers invités : Max Alt, Carolyn Birdsall, José Galvez, Matthew Kerry, Britta Lange, Élodie A. Roy, Claire Scopsi, Jedediah Sklower, Abteilung für Musikwissenschaft/Sound Studies. Université de Bonn, Bonn, 20 et 21 juin 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Organisation et programmation de la Journée d'études &amp;quot;'Avec ça, nous gagnerons plus d'une bataille'. La propagande sonore enregistrée au XXe siècle&amp;quot;, Centre de colloques, Campus-Condorcet, Aubervilliers, 8 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Membre du Comité scientifique du 4e colloque de l’Association pour un colloque étudiant sur les musiques populaires (ACEMuP), Paris, 12 avril 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Co-organisation du colloque international « Le son et la musique au prisme des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » avec Esteban Buch (CRAL – EHESS), Karine Le Bail (CRAL – CNRS), Violeta Nigro Giunta (CRAL – EHESS), Lola San Martin Arbide (CRAL – EHESS), Remy Campos (CNSM), Tristan Labouret (CNSM), Walter Frisch (Columbia University), Ana Maria Ochoa Gautier (Columbia University), avec le soutien de PSL Université, Paris, 24-26 janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS SONORES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand Jean-Marie Le Pen éditait des disques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS podcasts : Bruits de fond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, podcast de l’École des hautes études en sciences sociales, publié le 21 avril 2021, disponible à cette adresse : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://soundcloud.com/user-897145586</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, consulté le 28 avril 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lepéniser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaclassique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°102, émission radiophonique produite, réalisée et présentée par David Christoffel, disponible en podcast à cette adresse : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://metaclassique.com/metaclassique-102-lepeniser/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le disque politique en France, 1929-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Histoire, Noëlline Castagnez; Frédéric Chauvaud; Philippe Hamon; Florent Mazel; Francis Prost, 9791041301508. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15q47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande par le disque. Jean-Marie Le Pen, éditeur phonographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole des hautes études en sciences sociales. Editions de l'Ecole des hautes études en sciences sociales, 52, pp.253, 2020, Cas de figure, 978-2-7132-2852-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpetuating Fascism: Propaganda and the Temporality of Phonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Journal of Film, Radio and Television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01439685.2025.2609160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, reproduction, amplification : politique des médiations phonographiques (France-Italie, xx e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 44 (1), pp.23-40. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.044.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding and Dominating Through Phonography: Fascist Italy and the Colonisation of East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Recordings Association Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser par le son : les répertoires politiques de la phonographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.044.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloniale Expansion und faschistische Herrschaft durch Phonographie in Italienisch-Ostafrika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medienwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25969/mediarep/23154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du disque en &amp;quot;médiateur fluide&amp;quot; des cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-9141.rh.2023.199775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Pen, éditeur de disques à la gloire du IIIe Reich. Le procès contre la SERP et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03632418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du disque politique français des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69-4, pp.83-113. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.694.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small, Musiquer. Le sens de l’expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.5880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Toward an Anthropology of Ambient Sound, Edited by Christine Guillebaud. New-York/Oxon: Routledge, 2017. [239 pp., illus. ISBN: 978-1-138-80127-1].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer en chantant, sous l’œil de la police parisienne des années 1930 : une exploration du fonctionnement politique du chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.1979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Pen and The SERP : When Discs Serve Political Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.85-101. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la musique pour le peuple : une proposition d'analyse des premiers disques folkloriques du Chant du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analitica - Rivista online di studi musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Music, Politics, Society. The Role of Analytics, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, Diplomacy and Ideological Crisis: Sonic Cultures and Italian Fascism During the Early 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Palazzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Koller; Steffen Just; Diego Alonso Tomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling Sounds Music, Sound Technologies, War and Power in the Era of Fascisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; Shoeningh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Krieg in der Geschichte, 978-3-506-79820-6. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783657798209_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du « haut-parleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le son, entendre l’inouï. Esthétique et politique de la modernité sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rencontres, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14980-4.p.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing audible propaganda into the everyday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher Fletcher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyday Political Objects From the Middle Ages to the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781003147428. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003147428-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonographies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDIRE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60507/FK2/F70LI2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expand and Dominate. Phonography and the Italian Fascist Colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PS.xx - La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03618492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant sur timbre, une ressource pour la mobilisation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Chanter sur l'air de…" Moyen-Âge - 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Belly; Judith le Blanc; Bertrand Porot; Claire Sicard; Alice Tacaille; Jean Vignes, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Ma cos’è questa crisi?». Rodolfo De Angelis’ record production between laugh and propaganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Zucconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise : rire/dénoncer en musique – Crisis: Laughter/Denunciation in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Lazzaro; Christopher Moore, May 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a Political History of Sound Technologies and What Could It Be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : A Political History of Sound Technologies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Jun 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spread of Consensus : Staging and Duplicating the Sound of Italian Fascist Gatherings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestatung der Gesellschaft für Medienwissenschaft 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Medienwissenschaft, Sep 2024, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles et imaginaires de la musique au disque politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international - MUSIQUE ET IMAGINAIRES POLITIQUES DANS L'EUROPE DES ANNEES 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Fléchet; Martin Guerpin; Philippe Gumplowicz; Thomas Vernet, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires musicaux et le disque de propagande dans la France et l'Italie fasciste de l'entre-deux-guerres : thèmes, contextes, esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium - MUSIQUE ET IMAGINAIRES POLITIQUES DANS L'EUROPE DES ANNEES 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Fléchet; Martin Guerpin; Philippe Gumplowicz; Thomas Vernet, Nov 2023, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois médiations du support sonore enregistré : conservation ; reproduction ; amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Avec ça, nous gagnerons plus d'une bataille' : la propagande sonore enregistrée au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, Diplomacy and Ideological Crisis: Sonic Cultures and Italian Fascism During the Early 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Palazzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSNATIONAL PERSPECTIVES ON MUSIC, SOUND AND (WAR) PROPAGANDA (1914–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diego Alonso; Steffen Just; Christian Koller, Nov 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de quelques usages politiques du “Chanter sur…”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanter sur l’air de… Moyen Âge – XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Belly, Judith le Blanc, Bertrand Porot, Claire Sicard, Alice Tacaille, Jean Vignes, Université de la Sorbonne, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations du discours politique en « musique » : une première exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicalité et politique de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Blesbois; Mahaut Cazals; Raphaël Devred; Marie-Anne Jagodzinski; Jean-Félix Lapille; Alejandra Orias Vargas, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bach Vs Fianso. Qu’est-ce qu’une musique “actuelle” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée d’étude des Jeunes chercheurs du GREAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan David Barrera; Madeleine Le Bouteiller; Nicolò Palazzetti; Julie Walker, Feb 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumer les victimes du 16 mars 1937 : une économie politique du son et du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son et la musique au prisme des Sound Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; CNSMDP; Columbia University, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du haut-parleur : violence sonore et pratiques politiques dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs du son - Sons du pouvoir : esthétique et politique du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Hervet; Christophe Al-Saleh; Damian Garcia; Chloé Larmet, Nov 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagande sonore enregistrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire - Dictionnaire encyclopédique et critique des Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disques Hébertot (1931-1938). La recherche de l'excellence et du chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec ça, nous gagnerons plus d'une bataille&amp;quot; : Ersa (1929-1935), le disque d'avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chant du Monde (1938-1940). Un agent politique discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la base de données &amp;quot;PS.xx – La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Association phonique des grands artistes (1909-19109). Les chants politiques du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative ouvrière de TSF (1932-1939). Faire entendre le prolétariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicité (1973-1978). Le disque politique de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Boulland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voix des Nôtres (1935-1939). Des disques pour l'exercice du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la base de données &amp;quot;PS.xx – La propagande sonore enregistrée au xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des hautes études en sciences sociales, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Recorded Music in Interwar France: an AEsthetic Struggle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Dipartimento di Lettere e Culture Moderne, Sapienza Università di Roma, Italy. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDIRE - Recorded Sound Propaganda of the Italian Fascist Regime. An International Research on Sound Media and Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. University of Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Plan académique de formation - Stage "Paroles puissantes", Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unitélédis (1973-1979). La recherche d’une propagande audiovisuelle socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E5881CF"/>
+    <w:nsid w:val="6D303111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-5410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jt259719@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/user-897145586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metaclassique.com/metaclassique-102-lepeniser/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q47" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2025.2609160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714034v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25969/mediarep/23154" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9141.rh.2023.199775" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.694.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5880" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1979" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Palazzetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657798209_007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14980-4.p.0221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003147428/everyday-political-objects-christopher-fletcher?refId=143667c9-f4e5-4caa-ac3d-136a5aea3df9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003147428-13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60507/FK2/F70LI2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Zucconi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Palazzetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-5410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jt259719@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/user-897145586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metaclassique.com/metaclassique-102-lepeniser/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q47" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2025.2609160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380438v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714034v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25969/mediarep/23154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9141.rh.2023.199775" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.694.0085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1979" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Palazzetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657798209_007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14980-4.p.0221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003147428/everyday-political-objects-christopher-fletcher?refId=143667c9-f4e5-4caa-ac3d-136a5aea3df9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003147428-13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60507/FK2/F70LI2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Zucconi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Palazzetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>