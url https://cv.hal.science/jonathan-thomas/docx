--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Thomas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marię Sklodowska-Curie Alumni (Rheinische Friedrich-Wilhelms-Universität Bonn - Abteilung für Musikwissenschaft/Sound Studies) ; Membre du Cral (EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonathan-thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8706-5410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jt259719@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Concepteur et réalisateur de la base de données « PS.xx - La propagande sonore enregistrée au XXe siècle »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Concepteur et chercheur pour le projet &amp;quot;Recorded Sound Propaganda of the Italian Fascist Regime&amp;quot; (Marie Sklodowska-Curie Action European Postdoctoral Fellowship, 101105514 — REDIRE — HORIZON-MSCA-2022-PF-01)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat de l’École des hautes études en sciences sociales en « Arts et langages », discipline « Musique, Histoire, Société », écrite sous contrat doctoral (2016-2019) sous la direction d’Esteban Buch et soutenue le 8 janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le disque politique en France (1929-1939)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Esteban Buch, directeur d’étude à l’École des hautes études en sciences sociales, directeur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Barbara Carnevali, maîtresse de conférence à l’École des hautes études en sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Françoise Denoyelle, Professeure émérite à l’École nationale supérieure Louis Lumière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sophie Maisonneuve, maîtresse de conférences à l’Université de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Pascal Ory, professeur émérite à l’Université Paris 1 Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Peter Szendy, professeur à la Brown University, rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ludovic Tournès, professeur ordinaire à l’Université de Genève, rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications CNU :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et civilisations (Section 22) : histoire des mondes modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du monde contemporain ; de l'art ; de la musique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÈMES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Imaginaires politiques du son</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire des pratiques politiques sonores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire et usages politiques de la phonographie et des technologies sonores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Théorie du fonctionnement politique de la musique et du son</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail « Musique et imaginaires politiques dans l'Europe des années 1930 » (UVSQ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FINANCEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2023-2025 : 101105514 - REDIRE, HORIZON TMA MSCA Postdoctoral Fellowships - European Fellowships (2022), Rhenish Friedrich Wilhelm University of Bonn, European Research Council, 189.687 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2022 : Financement du projet d’équipement « PS.xx - La propagande sonore enregistrée au XXe siècle » par la Région Ile-de-France dans le cadre du Domaine d’intérêt majeur « Matériaux anciens et patrimoniaux » (DIM MAP), 50 000 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2016-2019 : Contrat doctoral, EHESS, ministère de l’Enseignement supérieur et de la recherche, 21220 € per annum (3 ans).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2026.  « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie et scènes musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Charge de cours (M1), Master Industries créatives & Management de projets, UFR Arts & Médias (ICM, MC), Université Sorbonne Nouvelle Paris 3, 36h CM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en politique : une introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », à l'invitation de l'université Marie & Louis Pasteur (Besançon), dans le cadre de l'événement pédagogique &amp;quot;La compol en mode scotching&amp;quot;, organisé par Meriem Elahcene, Manon Him-Aquilli, Isabelle Huré et Justine Simon. 30 min. 6 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Encadrement d’un mémoire dans le cadre de la « Formation à la lutte contre le racisme et l’antisémitisme », Diplôme d’Université (bac +3), Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos de la base de données  ‘PS.xx – La propagande sonore enregistrée au xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">’ », Atelier numérique du Cral &amp;quot;Bases de données en SHS&amp;quot;, (Resp. Marion Dupuis), Cral, EHESS (Paris) , 45 min. 29 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Recorded Music in Interwar France: an Æsthetic Struggle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de recherche &amp;quot;Colloquia&amp;quot;, Dipartimento di Lettere e Culture Moderne, (Resp. Franco Piperno), Sapienza Università di Roma, 1h. 22 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDIRE – Recorded Sound Propaganda of the Italian Fascist Regime. An International Research on Sound Media and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de recherche &amp;quot;Forschungskolloqium&amp;quot;, Abteilung für Musikwissenschaft/Sound Studies, Rheinische Friedrich-Wilhelms-Universität Bonn, 1h. 8 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propagande sonore enregistrée au XXe siècle : À propos de la puissance politique de la parole, de la musique, et du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », intervention dans le cadre du stage « Parole puissantes » organisé par le Département Éducation artistique et culturelle de la BnF (Resp. Sophie Pascal) pour le Plan académique de formation de la Délégation académique à l’éducation artistique et à l’action culturelle (DAAC) de Créteil. 1h. 18 mars.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches et méthodes de deux histoires du disque politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire d’enseignement et de recherche « Histoire des médias, de l’image et de la communication politique » du Centre d’histoire culturelle des sociétés contemporaines (Resp. Anaïs Fléchet, François Robinet), Université Paris-Saclay (UVSQ). 1h. 17 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire un usage politique des archives sonores. Le cas du disque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de tronc commun de la formation du master EHESS Arts, Littératures et Langages, Master 2, “Méthodes et pratiques de la recherche sur les arts” (Resp. Anne Lafont, Marion Brachet, Margaux Lavernhe), EHESS (Paris). 2h. 13 janvier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2019 : Doctorant chargé d’enseignement. 128h. Co-responsable UE tronc-commun « Musique et sciences sociales », Master 1 & 2, Théories et pratiques du langage et des arts, spécialité Musique, EHESS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2019 : Co-responsable de la Journée d’études annuelle « La musique et les sciences sociales, recherches émergentes », Master 1 & 2, Théories et pratiques du langage et des arts, spécialité Musique, EHESS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATION D'ÉVÉNEMENTS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Colloque international &amp;quot;Sounds of Fascism: Media, Practices, Imagination&amp;quot;, Conférencier invité : Ben Earle, Abteilung für Musikwissenschaft/Sound Studies. Université de Bonn, Bonn, 24-26 septembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 : Organisation et programmation du workshop &amp;quot;A Political History of Sound Technologies?&amp;quot;. Conférenciers invités : Max Alt, Carolyn Birdsall, José Galvez, Matthew Kerry, Britta Lange, Élodie A. Roy, Claire Scopsi, Jedediah Sklower, Abteilung für Musikwissenschaft/Sound Studies. Université de Bonn, Bonn, 20 et 21 juin 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Organisation et programmation de la Journée d'études &amp;quot;'Avec ça, nous gagnerons plus d'une bataille'. La propagande sonore enregistrée au XXe siècle&amp;quot;, Centre de colloques, Campus-Condorcet, Aubervilliers, 8 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Membre du Comité scientifique du 4e colloque de l’Association pour un colloque étudiant sur les musiques populaires (ACEMuP), Paris, 12 avril 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Co-organisation du colloque international « Le son et la musique au prisme des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » avec Esteban Buch (CRAL – EHESS), Karine Le Bail (CRAL – CNRS), Violeta Nigro Giunta (CRAL – EHESS), Lola San Martin Arbide (CRAL – EHESS), Remy Campos (CNSM), Tristan Labouret (CNSM), Walter Frisch (Columbia University), Ana Maria Ochoa Gautier (Columbia University), avec le soutien de PSL Université, Paris, 24-26 janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS SONORES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand Jean-Marie Le Pen éditait des disques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS podcasts : Bruits de fond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, podcast de l’École des hautes études en sciences sociales, publié le 21 avril 2021, disponible à cette adresse : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://soundcloud.com/user-897145586</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, consulté le 28 avril 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lepéniser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaclassique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°102, émission radiophonique produite, réalisée et présentée par David Christoffel, disponible en podcast à cette adresse : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://metaclassique.com/metaclassique-102-lepeniser/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le disque politique en France, 1929-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Histoire, Noëlline Castagnez; Frédéric Chauvaud; Philippe Hamon; Florent Mazel; Francis Prost, 9791041301508. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15q47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande par le disque. Jean-Marie Le Pen, éditeur phonographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole des hautes études en sciences sociales. Editions de l'Ecole des hautes études en sciences sociales, 52, pp.253, 2020, Cas de figure, 978-2-7132-2852-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpetuating Fascism: Propaganda and the Temporality of Phonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Journal of Film, Radio and Television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01439685.2025.2609160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, reproduction, amplification : politique des médiations phonographiques (France-Italie, xx e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 44 (1), pp.23-40. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.044.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding and Dominating Through Phonography: Fascist Italy and the Colonisation of East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Recordings Association Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser par le son : les répertoires politiques de la phonographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.044.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloniale Expansion und faschistische Herrschaft durch Phonographie in Italienisch-Ostafrika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medienwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25969/mediarep/23154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du disque en &amp;quot;médiateur fluide&amp;quot; des cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-9141.rh.2023.199775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Pen, éditeur de disques à la gloire du IIIe Reich. Le procès contre la SERP et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03632418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du disque politique français des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69-4, pp.83-113. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.694.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small, Musiquer. Le sens de l’expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.5880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Toward an Anthropology of Ambient Sound, Edited by Christine Guillebaud. New-York/Oxon: Routledge, 2017. [239 pp., illus. ISBN: 978-1-138-80127-1].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer en chantant, sous l’œil de la police parisienne des années 1930 : une exploration du fonctionnement politique du chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.1979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Pen and The SERP : When Discs Serve Political Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.85-101. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la musique pour le peuple : une proposition d'analyse des premiers disques folkloriques du Chant du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analitica - Rivista online di studi musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Music, Politics, Society. The Role of Analytics, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, Diplomacy and Ideological Crisis: Sonic Cultures and Italian Fascism During the Early 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Palazzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Koller; Steffen Just; Diego Alonso Tomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling Sounds Music, Sound Technologies, War and Power in the Era of Fascisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; Shoeningh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Krieg in der Geschichte, 978-3-506-79820-6. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783657798209_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du « haut-parleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le son, entendre l’inouï. Esthétique et politique de la modernité sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rencontres, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14980-4.p.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing audible propaganda into the everyday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher Fletcher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyday Political Objects From the Middle Ages to the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781003147428. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003147428-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonographies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDIRE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60507/FK2/F70LI2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expand and Dominate. Phonography and the Italian Fascist Colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PS.xx - La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03618492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant sur timbre, une ressource pour la mobilisation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Chanter sur l'air de…" Moyen-Âge - 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Belly; Judith le Blanc; Bertrand Porot; Claire Sicard; Alice Tacaille; Jean Vignes, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Ma cos’è questa crisi?». Rodolfo De Angelis’ record production between laugh and propaganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Zucconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise : rire/dénoncer en musique – Crisis: Laughter/Denunciation in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Lazzaro; Christopher Moore, May 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a Political History of Sound Technologies and What Could It Be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : A Political History of Sound Technologies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Jun 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spread of Consensus : Staging and Duplicating the Sound of Italian Fascist Gatherings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestatung der Gesellschaft für Medienwissenschaft 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Medienwissenschaft, Sep 2024, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles et imaginaires de la musique au disque politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international - MUSIQUE ET IMAGINAIRES POLITIQUES DANS L'EUROPE DES ANNEES 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Fléchet; Martin Guerpin; Philippe Gumplowicz; Thomas Vernet, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires musicaux et le disque de propagande dans la France et l'Italie fasciste de l'entre-deux-guerres : thèmes, contextes, esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium - MUSIQUE ET IMAGINAIRES POLITIQUES DANS L'EUROPE DES ANNEES 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Fléchet; Martin Guerpin; Philippe Gumplowicz; Thomas Vernet, Nov 2023, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois médiations du support sonore enregistré : conservation ; reproduction ; amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Avec ça, nous gagnerons plus d'une bataille' : la propagande sonore enregistrée au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, Diplomacy and Ideological Crisis: Sonic Cultures and Italian Fascism During the Early 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Palazzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSNATIONAL PERSPECTIVES ON MUSIC, SOUND AND (WAR) PROPAGANDA (1914–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diego Alonso; Steffen Just; Christian Koller, Nov 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de quelques usages politiques du “Chanter sur…”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanter sur l’air de… Moyen Âge – XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Belly, Judith le Blanc, Bertrand Porot, Claire Sicard, Alice Tacaille, Jean Vignes, Université de la Sorbonne, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations du discours politique en « musique » : une première exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicalité et politique de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Blesbois; Mahaut Cazals; Raphaël Devred; Marie-Anne Jagodzinski; Jean-Félix Lapille; Alejandra Orias Vargas, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bach Vs Fianso. Qu’est-ce qu’une musique “actuelle” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée d’étude des Jeunes chercheurs du GREAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan David Barrera; Madeleine Le Bouteiller; Nicolò Palazzetti; Julie Walker, Feb 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumer les victimes du 16 mars 1937 : une économie politique du son et du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son et la musique au prisme des Sound Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; CNSMDP; Columbia University, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du haut-parleur : violence sonore et pratiques politiques dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs du son - Sons du pouvoir : esthétique et politique du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Hervet; Christophe Al-Saleh; Damian Garcia; Chloé Larmet, Nov 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagande sonore enregistrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire - Dictionnaire encyclopédique et critique des Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disques Hébertot (1931-1938). La recherche de l'excellence et du chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec ça, nous gagnerons plus d'une bataille&amp;quot; : Ersa (1929-1935), le disque d'avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chant du Monde (1938-1940). Un agent politique discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la base de données &amp;quot;PS.xx – La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Association phonique des grands artistes (1909-19109). Les chants politiques du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative ouvrière de TSF (1932-1939). Faire entendre le prolétariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicité (1973-1978). Le disque politique de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Boulland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voix des Nôtres (1935-1939). Des disques pour l'exercice du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la base de données &amp;quot;PS.xx – La propagande sonore enregistrée au xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des hautes études en sciences sociales, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Recorded Music in Interwar France: an AEsthetic Struggle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Dipartimento di Lettere e Culture Moderne, Sapienza Università di Roma, Italy. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDIRE - Recorded Sound Propaganda of the Italian Fascist Regime. An International Research on Sound Media and Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. University of Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Plan académique de formation - Stage "Paroles puissantes", Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unitélédis (1973-1979). La recherche d’une propagande audiovisuelle socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Thomas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marię Sklodowska-Curie Alumni (Rheinische Friedrich-Wilhelms-Universität Bonn - Abteilung für Musikwissenschaft/Sound Studies) ; Membre du Cral (EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonathan-thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8706-5410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=QYDuUlAAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jt259719@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Concepteur et réalisateur de la base de données « PS.xx - La propagande sonore enregistrée au XXe siècle »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Concepteur et chercheur pour le projet &amp;quot;Recorded Sound Propaganda of the Italian Fascist Regime&amp;quot; (Marie Sklodowska-Curie Action European Postdoctoral Fellowship, 101105514 — REDIRE — HORIZON-MSCA-2022-PF-01)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat de l’École des hautes études en sciences sociales en « Arts et langages », discipline « Musique, Histoire, Société », écrite sous contrat doctoral (2016-2019) sous la direction d’Esteban Buch et soutenue le 8 janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le disque politique en France (1929-1939)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Esteban Buch, directeur d’étude à l’École des hautes études en sciences sociales, directeur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Barbara Carnevali, maîtresse de conférence à l’École des hautes études en sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Françoise Denoyelle, Professeure émérite à l’École nationale supérieure Louis Lumière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sophie Maisonneuve, maîtresse de conférences à l’Université de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Pascal Ory, professeur émérite à l’Université Paris 1 Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Peter Szendy, professeur à la Brown University, rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ludovic Tournès, professeur ordinaire à l’Université de Genève, rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications CNU :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et civilisations (Section 22) : histoire des mondes modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du monde contemporain ; de l'art ; de la musique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÈMES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Imaginaires politiques du son</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire des pratiques politiques sonores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire et usages politiques de la phonographie et des technologies sonores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Théorie du fonctionnement politique de la musique et du son</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de travail « Musique et imaginaires politiques dans l'Europe des années 1930 » (UVSQ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FINANCEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2023-2025 : 101105514 - REDIRE, HORIZON TMA MSCA Postdoctoral Fellowships - European Fellowships (2022), Rhenish Friedrich Wilhelm University of Bonn, European Research Council, 189.687 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2022 : Financement du projet d’équipement « PS.xx - La propagande sonore enregistrée au XXe siècle » par la Région Ile-de-France dans le cadre du Domaine d’intérêt majeur « Matériaux anciens et patrimoniaux » (DIM MAP), 50 000 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2016-2019 : Contrat doctoral, EHESS, ministère de l’Enseignement supérieur et de la recherche, 21220 € per annum (3 ans).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2026.  « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie et scènes musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Charge de cours (M1), Master Industries créatives & Management de projets, UFR Arts & Médias (ICM, MC), Université Sorbonne Nouvelle Paris 3, 36h CM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en politique : une introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », à l'invitation de l'université Marie & Louis Pasteur (Besançon), dans le cadre de l'événement pédagogique &amp;quot;La compol en mode scotching&amp;quot;, organisé par Meriem Elahcene, Manon Him-Aquilli, Isabelle Huré et Justine Simon. 30 min. 6 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Encadrement d’un mémoire dans le cadre de la « Formation à la lutte contre le racisme et l’antisémitisme », Diplôme d’Université (bac +3), Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos de la base de données  ‘PS.xx – La propagande sonore enregistrée au xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">’ », Atelier numérique du Cral &amp;quot;Bases de données en SHS&amp;quot;, (Resp. Marion Dupuis), Cral, EHESS (Paris) , 45 min. 29 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Recorded Music in Interwar France: an Æsthetic Struggle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de recherche &amp;quot;Colloquia&amp;quot;, Dipartimento di Lettere e Culture Moderne, (Resp. Franco Piperno), Sapienza Università di Roma, 1h. 22 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Jonathan Thomas, « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDIRE – Recorded Sound Propaganda of the Italian Fascist Regime. An International Research on Sound Media and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de recherche &amp;quot;Forschungskolloqium&amp;quot;, Abteilung für Musikwissenschaft/Sound Studies, Rheinische Friedrich-Wilhelms-Universität Bonn, 1h. 8 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propagande sonore enregistrée au XXe siècle : À propos de la puissance politique de la parole, de la musique, et du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », intervention dans le cadre du stage « Parole puissantes » organisé par le Département Éducation artistique et culturelle de la BnF (Resp. Sophie Pascal) pour le Plan académique de formation de la Délégation académique à l’éducation artistique et à l’action culturelle (DAAC) de Créteil. 1h. 18 mars.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches et méthodes de deux histoires du disque politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire d’enseignement et de recherche « Histoire des médias, de l’image et de la communication politique » du Centre d’histoire culturelle des sociétés contemporaines (Resp. Anaïs Fléchet, François Robinet), Université Paris-Saclay (UVSQ). 1h. 17 novembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire un usage politique des archives sonores. Le cas du disque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », séminaire de tronc commun de la formation du master EHESS Arts, Littératures et Langages, Master 2, “Méthodes et pratiques de la recherche sur les arts” (Resp. Anne Lafont, Marion Brachet, Margaux Lavernhe), EHESS (Paris). 2h. 13 janvier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2019 : Doctorant chargé d’enseignement. 128h. Co-responsable UE tronc-commun « Musique et sciences sociales », Master 1 & 2, Théories et pratiques du langage et des arts, spécialité Musique, EHESS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2019 : Co-responsable de la Journée d’études annuelle « La musique et les sciences sociales, recherches émergentes », Master 1 & 2, Théories et pratiques du langage et des arts, spécialité Musique, EHESS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISATION D'ÉVÉNEMENTS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Colloque international &amp;quot;Sounds of Fascism: Media, Practices, Imagination&amp;quot;, Conférencier invité : Ben Earle, Abteilung für Musikwissenschaft/Sound Studies. Université de Bonn, Bonn, 24-26 septembre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 : Organisation et programmation du workshop &amp;quot;A Political History of Sound Technologies?&amp;quot;. Conférenciers invités : Max Alt, Carolyn Birdsall, José Galvez, Matthew Kerry, Britta Lange, Élodie A. Roy, Claire Scopsi, Jedediah Sklower, Abteilung für Musikwissenschaft/Sound Studies. Université de Bonn, Bonn, 20 et 21 juin 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Organisation et programmation de la Journée d'études &amp;quot;'Avec ça, nous gagnerons plus d'une bataille'. La propagande sonore enregistrée au XXe siècle&amp;quot;, Centre de colloques, Campus-Condorcet, Aubervilliers, 8 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Membre du Comité scientifique du 4e colloque de l’Association pour un colloque étudiant sur les musiques populaires (ACEMuP), Paris, 12 avril 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Co-organisation du colloque international « Le son et la musique au prisme des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » avec Esteban Buch (CRAL – EHESS), Karine Le Bail (CRAL – CNRS), Violeta Nigro Giunta (CRAL – EHESS), Lola San Martin Arbide (CRAL – EHESS), Remy Campos (CNSM), Tristan Labouret (CNSM), Walter Frisch (Columbia University), Ana Maria Ochoa Gautier (Columbia University), avec le soutien de PSL Université, Paris, 24-26 janvier 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS SONORES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand Jean-Marie Le Pen éditait des disques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS podcasts : Bruits de fond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, podcast de l’École des hautes études en sciences sociales, publié le 21 avril 2021, disponible à cette adresse : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://soundcloud.com/user-897145586</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, consulté le 28 avril 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lepéniser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaclassique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°102, émission radiophonique produite, réalisée et présentée par David Christoffel, disponible en podcast à cette adresse : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://metaclassique.com/metaclassique-102-lepeniser/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le disque politique en France, 1929-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Histoire, Noëlline Castagnez; Frédéric Chauvaud; Philippe Hamon; Florent Mazel; Francis Prost, 9791041301508. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15q47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande par le disque. Jean-Marie Le Pen, éditeur phonographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole des hautes études en sciences sociales. Editions de l'Ecole des hautes études en sciences sociales, 52, pp.253, 2020, Cas de figure, 978-2-7132-2852-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, reproduction, amplification : politique des médiations phonographiques (France-Italie, xx e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 44 (1), pp.23-40. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.044.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpetuating Fascism: Propaganda and the Temporality of Phonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Journal of Film, Radio and Television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01439685.2025.2609160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding and Dominating Through Phonography: Fascist Italy and the Colonisation of East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Recordings Association Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobiliser par le son : les répertoires politiques de la phonographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Phonographies politiques, 4 (44), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.044.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloniale Expansion und faschistische Herrschaft durch Phonographie in Italienisch-Ostafrika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medienwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25969/mediarep/23154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du disque en &amp;quot;médiateur fluide&amp;quot; des cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-9141.rh.2023.199775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Pen, éditeur de disques à la gloire du IIIe Reich. Le procès contre la SERP et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03632418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du disque politique français des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69-4, pp.83-113. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.694.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small, Musiquer. Le sens de l’expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.5880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Toward an Anthropology of Ambient Sound, Edited by Christine Guillebaud. New-York/Oxon: Routledge, 2017. [239 pp., illus. ISBN: 978-1-138-80127-1].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer en chantant, sous l’œil de la police parisienne des années 1930 : une exploration du fonctionnement politique du chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.1979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Pen and The SERP : When Discs Serve Political Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.85-101. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.5370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la musique pour le peuple : une proposition d'analyse des premiers disques folkloriques du Chant du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analitica - Rivista online di studi musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Music, Politics, Society. The Role of Analytics, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, Diplomacy and Ideological Crisis: Sonic Cultures and Italian Fascism During the Early 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Palazzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Koller; Steffen Just; Diego Alonso Tomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling Sounds Music, Sound Technologies, War and Power in the Era of Fascisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; Shoeningh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Krieg in der Geschichte, 978-3-506-79820-6. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783657798209_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du « haut-parleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le son, entendre l’inouï. Esthétique et politique de la modernité sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rencontres, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14980-4.p.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing audible propaganda into the everyday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher Fletcher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyday Political Objects From the Middle Ages to the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781003147428. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003147428-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonographies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDIRE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60507/FK2/F70LI2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expand and Dominate. Phonography and the Italian Fascist Colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PS.xx - La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03618492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant sur timbre, une ressource pour la mobilisation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Chanter sur l'air de…" Moyen-Âge - 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Belly; Judith le Blanc; Bertrand Porot; Claire Sicard; Alice Tacaille; Jean Vignes, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Ma cos’è questa crisi?». Rodolfo De Angelis’ record production between laugh and propaganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Zucconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise : rire/dénoncer en musique – Crisis: Laughter/Denunciation in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Lazzaro; Christopher Moore, May 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a Political History of Sound Technologies and What Could It Be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : A Political History of Sound Technologies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Jun 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spread of Consensus : Staging and Duplicating the Sound of Italian Fascist Gatherings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestatung der Gesellschaft für Medienwissenschaft 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Medienwissenschaft, Sep 2024, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles et imaginaires de la musique au disque politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international - MUSIQUE ET IMAGINAIRES POLITIQUES DANS L'EUROPE DES ANNEES 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Fléchet; Martin Guerpin; Philippe Gumplowicz; Thomas Vernet, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires musicaux et le disque de propagande dans la France et l'Italie fasciste de l'entre-deux-guerres : thèmes, contextes, esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium - MUSIQUE ET IMAGINAIRES POLITIQUES DANS L'EUROPE DES ANNEES 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Fléchet; Martin Guerpin; Philippe Gumplowicz; Thomas Vernet, Nov 2023, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois médiations du support sonore enregistré : conservation ; reproduction ; amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Avec ça, nous gagnerons plus d'une bataille' : la propagande sonore enregistrée au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Thomas, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de quelques usages politiques du “Chanter sur…”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanter sur l’air de… Moyen Âge – XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marlène Belly, Judith le Blanc, Bertrand Porot, Claire Sicard, Alice Tacaille, Jean Vignes, Université de la Sorbonne, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, Diplomacy and Ideological Crisis: Sonic Cultures and Italian Fascism During the Early 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Palazzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSNATIONAL PERSPECTIVES ON MUSIC, SOUND AND (WAR) PROPAGANDA (1914–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diego Alonso; Steffen Just; Christian Koller, Nov 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations du discours politique en « musique » : une première exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicalité et politique de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Blesbois; Mahaut Cazals; Raphaël Devred; Marie-Anne Jagodzinski; Jean-Félix Lapille; Alejandra Orias Vargas, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bach Vs Fianso. Qu’est-ce qu’une musique “actuelle” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée d’étude des Jeunes chercheurs du GREAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan David Barrera; Madeleine Le Bouteiller; Nicolò Palazzetti; Julie Walker, Feb 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumer les victimes du 16 mars 1937 : une économie politique du son et du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son et la musique au prisme des Sound Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; CNSMDP; Columbia University, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du haut-parleur : violence sonore et pratiques politiques dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs du son - Sons du pouvoir : esthétique et politique du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Hervet; Christophe Al-Saleh; Damian Garcia; Chloé Larmet, Nov 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagande sonore enregistrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire - Dictionnaire encyclopédique et critique des Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disques Hébertot (1931-1938). La recherche de l'excellence et du chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec ça, nous gagnerons plus d'une bataille&amp;quot; : Ersa (1929-1935), le disque d'avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chant du Monde (1938-1940). Un agent politique discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la base de données &amp;quot;PS.xx – La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Association phonique des grands artistes (1909-19109). Les chants politiques du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative ouvrière de TSF (1932-1939). Faire entendre le prolétariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicité (1973-1978). Le disque politique de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Boulland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Voix des Nôtres (1935-1939). Des disques pour l'exercice du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la base de données &amp;quot;PS.xx – La propagande sonore enregistrée au xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des hautes études en sciences sociales, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Recorded Music in Interwar France: an AEsthetic Struggle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Dipartimento di Lettere e Culture Moderne, Sapienza Università di Roma, Italy. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDIRE - Recorded Sound Propaganda of the Italian Fascist Regime. An International Research on Sound Media and Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. University of Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande sonore enregistrée au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Plan académique de formation - Stage "Paroles puissantes", Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03613341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unitélédis (1973-1979). La recherche d’une propagande audiovisuelle socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D303111"/>
+    <w:nsid w:val="14F1B9C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-5410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jt259719@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/user-897145586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metaclassique.com/metaclassique-102-lepeniser/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q47" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2025.2609160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380438v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714034v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25969/mediarep/23154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9141.rh.2023.199775" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.694.0085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1979" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Palazzetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657798209_007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14980-4.p.0221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003147428/everyday-political-objects-christopher-fletcher?refId=143667c9-f4e5-4caa-ac3d-136a5aea3df9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003147428-13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60507/FK2/F70LI2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Zucconi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Palazzetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-5410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=QYDuUlAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jt259719@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/user-897145586" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metaclassique.com/metaclassique-102-lepeniser/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q47" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2025.2609160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714034v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25969/mediarep/23154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9141.rh.2023.199775" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.694.0085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1979" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Palazzetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657798209_007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14980-4.p.0221" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003147428/everyday-political-objects-christopher-fletcher?refId=143667c9-f4e5-4caa-ac3d-136a5aea3df9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003147428-13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60507/FK2/F70LI2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Zucconi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Palazzetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>