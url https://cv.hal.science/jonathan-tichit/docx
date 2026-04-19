--- v0 (2026-03-29)
+++ v1 (2026-04-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Tichit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonathan-tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267284675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiasco #1 Le Monorail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ferret, La Photographie document en action. Expériences et histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de ruines récentes : hantise et fascination de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie photographique du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.6675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey, Ian, Une histoire de la photographie pour tous, Paris, Hazan, 2021, 440 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Geimer, Images par accident. Une histoire des surgissements photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument de Bouzloudja : emblème d’un effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvier, Hélène Schmutz et Dominique Pety dir., Représenter les paysages hier et aujourd’hui : approches sensibles et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi les ruines sont-elles le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triomphe, chute et renaissance. Les représentations de Détroit et leurs sous-textes idéologiques, politiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Jun 2025, Saint-Etienne (Université Jean Monnet / Cité du Design), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitter la terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies visuelles. Expérience et vie des images à l’heure du capitalocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville en végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville postapocalyptique comme objet critique dans l’imaginaire nord-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Oct 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter au seuil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le photographe &amp; l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Céline Callens; Danièle Méaux; Julie Noirot; Jonathan Tichit, Nov 2024, Saint-Etienne et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le changement. De l’enquête au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hyvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradigme du biographique à l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris MSH Paris Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson, un voyage en entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes, 2022 – 10, Le Voyage entre science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Lettres modernes Minard, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Triomphe, chute et renaissance : les représentations de la ville de Détroit (Michigan) et leurs sous-textes idéologiques, politiques et éthiques », colloque international, ECLLA, Université Jean Monnet, Saint-Etienne, 11, 12 et 13 juin 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14z2u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Tichit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonathan-tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267284675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiasco #1 Le Monorail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ferret, La Photographie document en action. Expériences et histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de ruines récentes : hantise et fascination de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie photographique du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.6675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey, Ian, Une histoire de la photographie pour tous, Paris, Hazan, 2021, 440 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument de Bouzloudja : emblème d’un effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Geimer, Images par accident. Une histoire des surgissements photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvier, Hélène Schmutz et Dominique Pety dir., Représenter les paysages hier et aujourd’hui : approches sensibles et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les ruines récentes. Représenter les symptômes des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi les ruines sont-elles le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triomphe, chute et renaissance. Les représentations de Détroit et leurs sous-textes idéologiques, politiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Jun 2025, Saint-Etienne (Université Jean Monnet / Cité du Design), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitter la terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies visuelles. Expérience et vie des images à l’heure du capitalocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter au seuil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le photographe &amp; l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Céline Callens; Danièle Méaux; Julie Noirot; Jonathan Tichit, Nov 2024, Saint-Etienne et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville en végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville postapocalyptique comme objet critique dans l’imaginaire nord-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Oct 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le changement. De l’enquête au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hyvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradigme du biographique à l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris MSH Paris Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson, un voyage en entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes, 2022 – 10, Le Voyage entre science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Lettres modernes Minard, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Triomphe, chute et renaissance : les représentations de la ville de Détroit (Michigan) et leurs sous-textes idéologiques, politiques et éthiques », colloque international, ECLLA, Université Jean Monnet, Saint-Etienne, 11, 12 et 13 juin 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14z2u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8FD4453"/>
+    <w:nsid w:val="22C51C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-tichit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267284675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878877v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.6675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.498" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hyvrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z2u" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-tichit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267284675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878877v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.6675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.498" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hyvrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z2u" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>