--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Tichit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonathan-tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267284675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiasco #1 Le Monorail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ferret, La Photographie document en action. Expériences et histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de ruines récentes : hantise et fascination de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie photographique du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.6675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey, Ian, Une histoire de la photographie pour tous, Paris, Hazan, 2021, 440 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument de Bouzloudja : emblème d’un effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Geimer, Images par accident. Une histoire des surgissements photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvier, Hélène Schmutz et Dominique Pety dir., Représenter les paysages hier et aujourd’hui : approches sensibles et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les ruines récentes. Représenter les symptômes des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi les ruines sont-elles le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triomphe, chute et renaissance. Les représentations de Détroit et leurs sous-textes idéologiques, politiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Jun 2025, Saint-Etienne (Université Jean Monnet / Cité du Design), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitter la terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies visuelles. Expérience et vie des images à l’heure du capitalocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter au seuil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le photographe &amp; l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Céline Callens; Danièle Méaux; Julie Noirot; Jonathan Tichit, Nov 2024, Saint-Etienne et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville en végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville postapocalyptique comme objet critique dans l’imaginaire nord-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Oct 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le changement. De l’enquête au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hyvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradigme du biographique à l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris MSH Paris Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson, un voyage en entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes, 2022 – 10, Le Voyage entre science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Lettres modernes Minard, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Triomphe, chute et renaissance : les représentations de la ville de Détroit (Michigan) et leurs sous-textes idéologiques, politiques et éthiques », colloque international, ECLLA, Université Jean Monnet, Saint-Etienne, 11, 12 et 13 juin 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14z2u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Tichit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonathan-tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267284675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiasco #1 Le Monorail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ferret, La Photographie document en action. Expériences et histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de ruines récentes : hantise et fascination de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie photographique du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.6675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey, Ian, Une histoire de la photographie pour tous, Paris, Hazan, 2021, 440 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument de Bouzloudja : emblème d’un effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Geimer, Images par accident. Une histoire des surgissements photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvier, Hélène Schmutz et Dominique Pety dir., Représenter les paysages hier et aujourd’hui : approches sensibles et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les ruines récentes. Représenter les symptômes des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la ruine est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triomphe, chute et renaissance. Les représentations de Détroit et leurs sous-textes idéologiques, politiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Jun 2025, Saint-Etienne (Université Jean Monnet / Cité du Design), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitter la terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies visuelles. Expérience et vie des images à l’heure du capitalocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter au seuil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le photographe &amp; l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Céline Callens; Danièle Méaux; Julie Noirot; Jonathan Tichit, Nov 2024, Saint-Etienne et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville en végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville postapocalyptique comme objet critique dans l’imaginaire nord-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Oct 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le changement. De l’enquête au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hyvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradigme du biographique à l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris MSH Paris Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de ruines récentes : hantise et fascination de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la catastrophe au XXIe siècle, pratiques et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie photographique du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ruines contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson : un voyage en entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage entre science, art et littérature. Usages et réappropriations du voyage savant dans la littérature viatique et la photographie (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson, un voyage en entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes, 2022 – 10, Le Voyage entre science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Lettres modernes Minard, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes inachevées. Vestiges du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Triomphe, chute et renaissance : les représentations de la ville de Détroit (Michigan) et leurs sous-textes idéologiques, politiques et éthiques », colloque international, ECLLA, Université Jean Monnet, Saint-Etienne, 11, 12 et 13 juin 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14z2u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22C51C4E"/>
+    <w:nsid w:val="EB954D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-tichit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267284675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878877v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.6675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.498" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hyvrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z2u" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-tichit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267284675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878877v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.6675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.498" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hyvrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barnay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z2u" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>