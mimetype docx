--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Tichit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonathan-tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267284675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiasco #1 Le Monorail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ferret, La Photographie document en action. Expériences et histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de ruines récentes : hantise et fascination de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie photographique du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.6675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey, Ian, Une histoire de la photographie pour tous, Paris, Hazan, 2021, 440 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument de Bouzloudja : emblème d’un effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Geimer, Images par accident. Une histoire des surgissements photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvier, Hélène Schmutz et Dominique Pety dir., Représenter les paysages hier et aujourd’hui : approches sensibles et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les ruines récentes. Représenter les symptômes des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la ruine est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triomphe, chute et renaissance. Les représentations de Détroit et leurs sous-textes idéologiques, politiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Jun 2025, Saint-Etienne (Université Jean Monnet / Cité du Design), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitter la terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies visuelles. Expérience et vie des images à l’heure du capitalocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter au seuil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le photographe &amp; l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Céline Callens; Danièle Méaux; Julie Noirot; Jonathan Tichit, Nov 2024, Saint-Etienne et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville en végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville postapocalyptique comme objet critique dans l’imaginaire nord-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Oct 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le changement. De l’enquête au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hyvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradigme du biographique à l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris MSH Paris Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de ruines récentes : hantise et fascination de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la catastrophe au XXIe siècle, pratiques et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie photographique du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ruines contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson : un voyage en entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage entre science, art et littérature. Usages et réappropriations du voyage savant dans la littérature viatique et la photographie (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson, un voyage en entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes, 2022 – 10, Le Voyage entre science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Lettres modernes Minard, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes inachevées. Vestiges du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Triomphe, chute et renaissance : les représentations de la ville de Détroit (Michigan) et leurs sous-textes idéologiques, politiques et éthiques », colloque international, ECLLA, Université Jean Monnet, Saint-Etienne, 11, 12 et 13 juin 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14z2u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Tichit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonathan-tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267284675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiasco #1 Le Monorail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ferret, La Photographie document en action. Expériences et histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r5l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de ruines récentes : hantise et fascination de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie photographique du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.6675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey, Ian, Une histoire de la photographie pour tous, Paris, Hazan, 2021, 440 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument de Bouzloudja : emblème d’un effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Geimer, Images par accident. Une histoire des surgissements photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvier, Hélène Schmutz et Dominique Pety dir., Représenter les paysages hier et aujourd’hui : approches sensibles et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les ruines récentes. Représenter les symptômes des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la ruine est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triomphe, chute et renaissance. Les représentations de Détroit et leurs sous-textes idéologiques, politiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Jun 2025, Saint-Etienne (Université Jean Monnet / Cité du Design), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitter la terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies visuelles. Expérience et vie des images à l’heure du capitalocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter au seuil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le photographe &amp; l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Céline Callens; Danièle Méaux; Julie Noirot; Jonathan Tichit, Nov 2024, Saint-Etienne et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville en végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville postapocalyptique comme objet critique dans l’imaginaire nord-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Jaunas; Jonathan Tichit, Oct 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le changement. De l’enquête au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Hyvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paradigme du biographique à l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris MSH Paris Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie photographique du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ruines contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de ruines récentes : hantise et fascination de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la catastrophe au XXIe siècle, pratiques et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson : un voyage en entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage entre science, art et littérature. Usages et réappropriations du voyage savant dans la littérature viatique et la photographie (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson, un voyage en entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes, 2022 – 10, Le Voyage entre science, art et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Lettres modernes Minard, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05097932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes inachevées. Vestiges du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Triomphe, chute et renaissance : les représentations de la ville de Détroit (Michigan) et leurs sous-textes idéologiques, politiques et éthiques », colloque international, ECLLA, Université Jean Monnet, Saint-Etienne, 11, 12 et 13 juin 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14z2u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB954D1C"/>
+    <w:nsid w:val="97D38ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-tichit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267284675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878877v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.6675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.498" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hyvrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barnay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z2u" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-tichit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267284675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878877v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.6675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.498" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hyvrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05097932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barnay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z2u" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>