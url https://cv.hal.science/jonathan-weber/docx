--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -824,533 +824,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of alignment based similarity measures for web usage mining</w:t>
+                <w:t xml:space="preserve">Optimal priming of poxvirus vector (NYVAC)-based HIV vaccine regimens for T cell responses requires three DNA injections. Results of the randomized multicentre EV03/ANRS VAC20 Phase I/II Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh-Trung Luu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weber</w:t>
+                <w:t xml:space="preserve">Yves Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bourgeois</w:t>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahima Djelil</w:t>
+                <w:t xml:space="preserve">Kim Ellefsen-Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10462-019-09712-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.e1008522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632870v1</w:t>
+                <w:t xml:space="preserve">hal-03142733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InceptionTime: Finding AlexNet for time series classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lucas</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle et analyse d’images histologiques : Opportunités et challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-020-00710-y⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.213-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2020.32.213.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181438v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et analyse d’images histologiques : Opportunités et challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of alignment based similarity measures for web usage mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Wemmert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahima Djelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2020.32.213.238⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), pp.1529-1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10462-019-09712-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979724v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal priming of poxvirus vector (NYVAC)-based HIV vaccine regimens for T cell responses requires three DNA injections. Results of the randomized multicentre EV03/ANRS VAC20 Phase I/II Trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">InceptionTime: Finding AlexNet for time series classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+                <w:t xml:space="preserve">Hassan Ismail Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Ellefsen-Lavoie</w:t>
+                <w:t xml:space="preserve">Benjamin Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Stöhr</w:t>
+                <w:t xml:space="preserve">Charlotte Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
+                <w:t xml:space="preserve">Daniel F Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (6), pp.e1008522. </w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.1936-1962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10618-020-00710-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142733v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree leaves extraction in natural images: Comparative study of pre-processing tools and segmentation methods</w:t>
               </w:r>
@@ -2261,51 +2261,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Supervised Variational Auto-encoder for Human Motion Generation Using Convolutional Neural Networks</w:t>
+                <w:t xml:space="preserve">Finding Foundation Models for Time Series Classification with a PreText Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ismail-Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
@@ -2336,370 +2336,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Jeju Island, South Korea. pp.166 - 181, </w:t>
+              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD) - International Workshop on Temporal Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Taipei, Taiwan. pp.123 - 135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-8705-0_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-2650-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946867v1</w:t>
+                <w:t xml:space="preserve">hal-04946870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Average of Human Motion Sequences for Improving Rehabilitation Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COCALITE: A Hybrid Model COmbining CAtch22 and LITE for Time Series Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Badi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ismail-Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javidan Abdullayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77066-1_8⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.1229-1236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949058v1</w:t>
+                <w:t xml:space="preserve">hal-04949077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-supervised learning for the exploration of continuous seismic records at the Fani Maoré submarine volcano (Mayotte)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Supervised Variational Auto-encoder for Human Motion Generation Using Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ismail-Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15278⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Jeju Island, South Korea. pp.166 - 181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-8705-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725724v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Foundation Models for Time Series Classification with a PreText Task</w:t>
+                <w:t xml:space="preserve">Weighted Average of Human Motion Sequences for Improving Rehabilitation Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ismail-Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
@@ -2730,216 +2730,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD) - International Workshop on Temporal Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-2650-9_10⟩</w:t>
+              <w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.131 - 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77066-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946870v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COCALITE: A Hybrid Model COmbining CAtch22 and LITE for Time Series Classification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Self-supervised learning for the exploration of continuous seismic records at the Fani Maoré submarine volcano (Mayotte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Rimpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data (BigData)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.1229-1236, </w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949077v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of deep learning architectures for colon cancer mutation detection</w:t>
               </w:r>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Heckenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Heckenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonthan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hassenforder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3894,51 +3894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth Perturbations for Time Series Adversarial Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Pialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ismail Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4139,576 +4139,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triche et signalement sur Strava : analyse des stratégies discursives et des positionnements énonciatifs à l'oeuvre dans le contrôle de la performance sportive</w:t>
+                <w:t xml:space="preserve">Automated Machine Learning for Information Retrieval in Scientific Articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Pétrault</w:t>
+                <w:t xml:space="preserve">Hojjat Rakhshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Longhi</w:t>
+                <w:t xml:space="preserve">Bastien Latard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
+                <w:t xml:space="preserve">Mathieu Brevilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weber</w:t>
+                <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, culture matérielle et culture populaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947229v1</w:t>
+                <w:t xml:space="preserve">hal-03714819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Detection on JATS Academic Articles: An XML Diff Comparison Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triche et signalement sur Strava : analyse des stratégies discursives et des positionnements énonciatifs à l'oeuvre dans le contrôle de la performance sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Fondement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Devanne</w:t>
+                <w:t xml:space="preserve">Jade Pétrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocEng '20</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sport, culture matérielle et culture populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS, Sep 2020, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714834v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Categorization of Scientific Articles for Similarity Predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Bernard</w:t>
+                <w:t xml:space="preserve">Change Detection on JATS Academic Articles: An XML Diff Comparison Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Cuculovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fondement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hassenforder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Latard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_11⟩</w:t>
+              <w:t xml:space="preserve">DocEng '20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, En ligne, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3395027.3419581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716931v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Machine Learning for Information Retrieval in Scientific Articles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Knowledge-Based Categorization of Scientific Articles for Similarity Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hassenforder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Latard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.147-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714819v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Neural Network Ensembles for Time Series Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ismail Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,51 +4902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Alignment of Surgical Videos Using Kinematic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ismail Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,51 +5036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial Attacks on Deep Neural Networks for Time Series Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ismail Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5166,51 +5166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data augmentation using synthetic data for time series classification with deep residual networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ismail Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,248 +5394,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient satellite time series analysis: combination of Dynamic Time Warping and Quasi-Flat Zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Component Tree Based Segmentation Using Meaningful Photometric Informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350401⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics (ICCVG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland. pp.475-482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33564-8_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761291v1</w:t>
+                <w:t xml:space="preserve">hal-00761303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Component Tree Based Segmentation Using Meaningful Photometric Informations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+                <w:t xml:space="preserve">Towards efficient satellite time series analysis: combination of Dynamic Time Warping and Quasi-Flat Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Naegel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weber</w:t>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics (ICCVG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland. pp.475-482, </w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4387-4390, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33564-8_57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761303v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbol spotting for technical documents : An efficient template-Matching approach</w:t>
               </w:r>
@@ -5697,502 +5697,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal quasi-flat zones for morphological video segmentation</w:t>
+                <w:t xml:space="preserve">No title</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Intra, Italy. pp.178-189</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Image and Signal Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663807v1</w:t>
+                <w:t xml:space="preserve">hal-00663804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille vidéo orientée objet, une approche générique</w:t>
+                <w:t xml:space="preserve">Spatio-temporal quasi-flat zones for morphological video segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.9-20</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Intra, Italy. pp.178-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663794v1</w:t>
+                <w:t xml:space="preserve">hal-00663807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation vidéo interactive par zones quasi-plates</w:t>
+                <w:t xml:space="preserve">Fouille vidéo orientée objet, une approche générique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France. pp.ID156</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663815v1</w:t>
+                <w:t xml:space="preserve">hal-00663794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones quasi-plates spatio-temporelles et segmentation morphologique de s equences vid eo</w:t>
+                <w:t xml:space="preserve">Segmentation vidéo interactive par zones quasi-plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France. pp.ID156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00595251v1</w:t>
+                <w:t xml:space="preserve">hal-00663815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No title</w:t>
+                <w:t xml:space="preserve">Zones quasi-plates spatio-temporelles et segmentation morphologique de s equences vid eo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Image and Signal Processing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.265-270</w:t>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663804v1</w:t>
+                <w:t xml:space="preserve">inria-00595251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video object mining: issues and perspectives</w:t>
               </w:r>
@@ -6204,51 +6204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth IEEE International Conference on Semantic Computing (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6690,51 +6690,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du code à l'information: présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7082,51 +7082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B77D5071"/>
+    <w:nsid w:val="56793797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7313,51 +7313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142916v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail-Fawaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00708-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-635-2022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102407" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Trung Luu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-019-09712-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ismail Fawaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-020-00710-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.213.238" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lacabaratz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ellefsen-Lavoie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang St&#246;hr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008522" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2400214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petitjean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2288358" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.01.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.07.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20BZSKNM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.333-352" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javidan Abdullayev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#244;me" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schirm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013351700003905" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946867v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8705-0_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77066-1_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2650-9_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825872" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heckenauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00244" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa60987.2023.10302569" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonthan Weber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892915" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884322" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Pialla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05933-9_38" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800450v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendali-Braham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552129" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Cuculovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fondement" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395027.3419581" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Latard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185893" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8852316" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21642-9_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8851936" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1808.02455" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erchan Aptoula" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350401" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761303v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kowalczyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33564-8_57" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663815v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595251v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_26" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URS.2007.371825" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142916v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail-Fawaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00708-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-635-2022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102407" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lacabaratz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ellefsen-Lavoie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang St&#246;hr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008522" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.213.238" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Trung Luu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-019-09712-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ismail Fawaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lucas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-020-00710-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2400214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petitjean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2288358" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.01.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.07.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20BZSKNM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.333-352" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javidan Abdullayev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#244;me" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schirm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013351700003905" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2650-9_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825872" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8705-0_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77066-1_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15278" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heckenauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00244" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa60987.2023.10302569" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonthan Weber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892915" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884322" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Pialla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05933-9_38" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800450v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendali-Braham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552129" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Latard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185893" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Cuculovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fondement" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395027.3419581" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716931v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8852316" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21642-9_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8851936" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1808.02455" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erchan Aptoula" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kowalczyk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33564-8_57" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350401" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595251v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_26" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URS.2007.371825" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>