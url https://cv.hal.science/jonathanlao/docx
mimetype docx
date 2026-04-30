--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -1657,307 +1657,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt-Releasing 1393 Bioactive Glass-Derived Scaffolds for Bone Tissue Engineering Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical imaging of the reconstruction of new bone and trace elements inside bioactive glass scaffolds in vivo : a multimodal and quantitative micro-ion beam analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Hoppe</w:t>
+                <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Jokic</w:t>
+                <w:t xml:space="preserve">J. Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djordje Janackovic</w:t>
+                <w:t xml:space="preserve">N. Naaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Fey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Greil</w:t>
+                <w:t xml:space="preserve">J.-M. Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (10-11), pp.702-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am405354y⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545854v1</w:t>
+                <w:t xml:space="preserve">hal-03545890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical imaging of the reconstruction of new bone and trace elements inside bioactive glass scaffolds in vivo : a multimodal and quantitative micro-ion beam analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cobalt-Releasing 1393 Bioactive Glass-Derived Scaffolds for Bone Tissue Engineering Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Lacroix</w:t>
+                <w:t xml:space="preserve">Alexander Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nohra</w:t>
+                <w:t xml:space="preserve">Bojan Jokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Naaman</w:t>
+                <w:t xml:space="preserve">Djordje Janackovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Sautier</w:t>
+                <w:t xml:space="preserve">Tobias Fey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Greil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5375⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (4), pp.2865-2877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am405354y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545890v1</w:t>
+                <w:t xml:space="preserve">hal-03545854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive glass hybrids: a simple route towards the gelatin–SiO 2 –CaO system</w:t>
               </w:r>
@@ -2073,51 +2073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelatin-bioactive glass composites scaffolds with controlled macroporosity for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2171,373 +2171,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro reactivity of Cu doped 45S5 Bioglass® derived scaffolds for bone tissue engineering</w:t>
+                <w:t xml:space="preserve">Influence of Glass Scaffolds Macroporosity on the Bioactive Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Hoppe</w:t>
+                <w:t xml:space="preserve">Joséphine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Meszaros</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.510-517</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545805v1</w:t>
+                <w:t xml:space="preserve">hal-00795655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and safe in situ templating of bioactive glass scaffolds for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (13), pp.1782-1785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3TB00520H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Glass Scaffolds Macroporosity on the Bioactive Process</w:t>
+                <w:t xml:space="preserve">In vitro reactivity of Cu doped 45S5 Bioglass® derived scaffolds for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Lacroix</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meszaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stähli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Romeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.5659-5674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TB21007C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795655v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive Glass Nanoparticles through Sol-Gel Chemistry</w:t>
               </w:r>
@@ -2549,64 +2549,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lukowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49, pp.6620-6622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3037,51 +3037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (38), pp.20680 - 20688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3128,90 +3128,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of strontium-doped bioactive glass on the differentiation of cultured osteogenic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eCells and Materials Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.130-143. </w:t>
@@ -3542,51 +3542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Strontium-based Bioactive Glasses: Physicochemical Reactivity and Delivering Capability of Biologically Active Dissolution Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3658,51 +3658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insight into the Physicochemistry at the Interface between Sol-Gel-Derived Bioactive Glasses and Biological Medium: A PIXE-RBS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3761,51 +3761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials doping through sol-gel chemistry: a little something can make a big difference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,51 +3933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4049,51 +4049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-PIXE-RBS methods highlighting the influence of phosphorus on the in vitro bioactivity of sol-gel derived glass particles in the SiO2-CaO-P2O5 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4179,51 +4179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (15), pp.4969-4973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4282,51 +4282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological activity of a SiO2-CaO-P2O5 sol-gel glass highlighted by PIXE-RBS methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-PIXE characterization of interactions between a sol-gel derived bioactive glass and biological fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4936,51 +4936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,90 +5385,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical imaging of bone regeneration induced by bioactive glass implants in vivo: a multimodal and quantitative micro-ion beam analysis of mineralization and trace elements at the bone interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naaman N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Nuclear Microprobe Technology &amp; Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Padoue, Italy</w:t>
@@ -5873,51 +5873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of strontium ions from bioactive glasses in vivo: a micro-PIXE study of trace elements at the bone interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5994,77 +5994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical imaging of the reconstruction of new bone and trace elements inside bioactive glass scaffolds in vivo: a multimodal and quantitative microanalysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhonny Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6102,51 +6102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New process for the synthesis of bioactive glass foams and PIXE study of their behavior in SBF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,51 +6210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative chemical mapping by micro-ion beam of mineralization at bioactive glass scaffolds /biological medium interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6318,51 +6318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro PIXE-RBS for the study of Sr release at bioactive glass scaffolds / biological medium interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6465,51 +6465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2011 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6586,51 +6586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (EMRS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6649,243 +6649,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00613625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization onto the surface of sol-gel derived doped bioactive glasses : chemical mapping by PIXE-RBS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomineralization onto the surface of sol-gel derived doped bioactive glasses : chemical imaging by ion beams techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Soulie</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference On Multifunctional, Hybrid And Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00445335v1</w:t>
+                <w:t xml:space="preserve">in2p3-00456003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization onto the surface of sol-gel derived doped bioactive glasses : chemical imaging by ion beams techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomineralization onto the surface of sol-gel derived doped bioactive glasses : chemical mapping by PIXE-RBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">First International Conference On Multifunctional, Hybrid And Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00456003v1</w:t>
+                <w:t xml:space="preserve">in2p3-00445335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine tuning of the bioactivity of bioceramics : a sol-gel approach</w:t>
               </w:r>
@@ -6897,51 +6897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics, IWAC 03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6979,51 +6979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-ion beam analysis of physico-chemical reactions at the interface between sol-gel derived glass particles in the SiO2-CaO system and biological fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7115,77 +7115,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Ion beam analysis highlighting the effect of porosity in bioactive glass scaffolds for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7249,51 +7249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7787,51 +7787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/IB2014/061915. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7888,51 +7888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR-1355057. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7989,51 +7989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: PCT/IB2014/061913. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8077,64 +8077,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8508,51 +8508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafise Elahpour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Niesner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Michael Holzapfel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gritsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131759" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bednarzig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schr&#252;fer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kaschta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-023-00505-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02089k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm02015c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c01109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Salinas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.746641" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nucke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y Rochefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201801542" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00407" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tiainen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bglass-2018-0010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0781-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02345A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoppe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Jokic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Janackovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am405354y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lacroix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naaman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-891XH9L3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC49113G" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.06.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meszaros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#228;hli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romeis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21007C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB00520H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.10.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7B8LX31-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00926270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4087738" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303505g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Souli&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30880K" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isaac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v021a11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. John" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am1002316" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raissle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201080001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVR7R7T4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822214b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B7JRTC7S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800583m" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X39T0SD0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-007-1665-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H5VD24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8044498" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZGV01TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moretto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800993s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSVCZK4T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.03.092" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154776v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moretto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.12.049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545600v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J. Gauthier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549038v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guibourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boccon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Nohra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman N." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny Nohra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547433v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nedelec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621204v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613625v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456003v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00376396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2700" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tribot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Batalu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brasselet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99643-3.00015-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616408v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616403v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718177v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21763" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafise Elahpour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Niesner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Michael Holzapfel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gritsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131759" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bednarzig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schr&#252;fer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kaschta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-023-00505-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02089k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm02015c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03857797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c01109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Salinas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.746641" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nucke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y Rochefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201801542" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00407" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tiainen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bglass-2018-0010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0781-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02345A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lacroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naaman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5375" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-891XH9L3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoppe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Jokic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Janackovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am405354y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC49113G" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.06.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB00520H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meszaros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#228;hli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romeis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21007C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.10.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7B8LX31-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00926270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4087738" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303505g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Souli&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30880K" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isaac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v021a11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. John" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am1002316" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raissle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201080001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVR7R7T4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822214b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B7JRTC7S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800583m" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X39T0SD0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-007-1665-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H5VD24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8044498" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZGV01TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moretto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800993s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSVCZK4T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.03.092" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154776v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moretto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.12.049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545600v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J. Gauthier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549038v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guibourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boccon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Nohra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman N." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny Nohra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547433v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nedelec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03547425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621204v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613625v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445335v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00376396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2700" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tribot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Batalu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brasselet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99643-3.00015-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616408v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03616403v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718177v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21763" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>