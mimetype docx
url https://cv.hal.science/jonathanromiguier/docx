--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -527,546 +527,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-specific social immunity is associated with erosion of individual immune function in an ant</w:t>
+                <w:t xml:space="preserve">Recombination Rate Variation in Social Insects: An Adaptive Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Masson</w:t>
+                <w:t xml:space="preserve">Timothy Delory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachael Louise Brown</w:t>
+                <w:t xml:space="preserve">Olav Rueppell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Vizueta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karen Kapheim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53527-4⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.159-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-genet-111523-102550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790157v1</w:t>
+                <w:t xml:space="preserve">hal-04790124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both nuclear and cytoplasmic polymorphisms are involved in genetic conflicts over male fertility in the gynodioecious snail, &amp;lt;i&amp;gt;Physa acuta&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathogen-specific social immunity is associated with erosion of individual immune function in an ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Louise Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Laugier</w:t>
+                <w:t xml:space="preserve">Joel Vizueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaëlle Saclier</w:t>
+                <w:t xml:space="preserve">Thea Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Béthune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+                <w:t xml:space="preserve">Zijun Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpae053⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53527-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707802v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of social complexity on the efficacy of natural selection in termites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Both nuclear and cytoplasmic polymorphisms are involved in genetic conflicts over male fertility in the gynodioecious snail, &amp;lt;i&amp;gt;Physa acuta&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaëlle Saclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roux</w:t>
+                <w:t xml:space="preserve">Kévin Béthune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Weyna</w:t>
+                <w:t xml:space="preserve">Axelle Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Lode</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e101. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (7), pp.1227-1236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpae053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790167v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination Rate Variation in Social Insects: An Adaptive Perspective</w:t>
+                <w:t xml:space="preserve">The impact of social complexity on the efficacy of natural selection in termites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Delory</w:t>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Weyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Lode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Kapheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58, pp.159-181. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-genet-111523-102550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790124v1</w:t>
+                <w:t xml:space="preserve">hal-04790167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network position is a major predictor of ant behavior, microbiota composition, and brain gene expression</w:t>
               </w:r>
@@ -1669,693 +1669,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to Fishing and Life History Traits Correlate with the Load of Deleterious Mutations in Teleosts</w:t>
+                <w:t xml:space="preserve">MitoFinder: Efficient automated large-scale extraction of mitogenomic data in target enrichment phylogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Rolland</w:t>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolph Schluter</w:t>
+                <w:t xml:space="preserve">Alex Schomaker‐bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Prosdocimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa067⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.892-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024742v1</w:t>
+                <w:t xml:space="preserve">hal-02869919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial genomics reveals the evolutionary history of the porpoises (Phocoenidae) across the speciation continuum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thumloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassie Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Harkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.15190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-71603-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MitoFinder: Efficient automated large-scale extraction of mitogenomic data in target enrichment phylogenomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex Schomaker‐bastos</w:t>
+                <w:t xml:space="preserve">Vulnerability to Fishing and Life History Traits Correlate with the Load of Deleterious Mutations in Teleosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolph Schluter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.892-905. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (8), pp.2192-2196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869919v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codon Usage Bias in Animals: Disentangling the Effects of Natural Selection, Effective Population Size, and GC-Biased Gene Conversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Roux</w:t>
+                <w:t xml:space="preserve">Phylogenomics of palearctic Formica species suggests a single origin of temporary parasitism and gives insights to the evolutionary pathway toward slave-making behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+                <w:t xml:space="preserve">Claire Morandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Figuet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (5), pp.1092 - 1103. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-018-1159-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806906v1</w:t>
+                <w:t xml:space="preserve">hal-02397984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of palearctic Formica species suggests a single origin of temporary parasitism and gives insights to the evolutionary pathway toward slave-making behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Codon Usage Bias in Animals: Disentangling the Effects of Natural Selection, Effective Population Size, and GC-Biased Gene Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Keller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeric Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (5), pp.1092 - 1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-018-1159-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397984v1</w:t>
+                <w:t xml:space="preserve">hal-01806906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The divergence history of European blue mussel species reconstructed from Approximate Bayesian Computation: the effects of sequencing techniques and sampling strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2445,51 +2445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive recent secondary contacts between four European white oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Villate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2566,51 +2566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on the Grey Zone of Speciation along a Continuum of Genomic Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,51 +2700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biased Gene Conversion and GC-Content Evolution in the Coding Sequences of Reptiles and Vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,793 +2902,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for GC-biased gene conversion as a driver of between-lineage differences in avian base composition</w:t>
+                <w:t xml:space="preserve">K r /K c but not d N /d S correlates positively with body mass in birds, raising implications for inferring lineage-specific selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia C. Weber</w:t>
+                <w:t xml:space="preserve">Claudia C Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boussau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Ellegren</w:t>
+                <w:t xml:space="preserve">Hans Ellegren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15, pp.549. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-014-0549-1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 15 (12), pp.542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-014-0542-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045537v1</w:t>
+                <w:t xml:space="preserve">hal-01919685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for GC-biased gene conversion as a driver of between-lineage differences in avian base composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia C. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gayral</w:t>
+                <w:t xml:space="preserve">Erich D. Jarvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ballenghien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Ellegren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-014-0549-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313724v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrthoMaM v8: A Database of Orthologous Exons and Coding Sequences for Comparative Genomics in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (7), pp.1923-1928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msu132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial DNA as a tool for reconstructing past life-history traits in mammals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien y Dutheil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Cahais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12361⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900719v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of eusocial insects: the costs of a vertebrate-like effective population size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial DNA as a tool for reconstructing past life-history traits in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gayral</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien y Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 7, pp.5 9 3 - 6 0 3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12331⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 27 (5), pp.899 - 910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082760v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K r /K c but not d N /d S correlates positively with body mass in birds, raising implications for inferring lineage-specific selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population genomics of eusocial insects: the costs of a vertebrate-like effective population size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao M. Lourenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia C Weber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Ellegren</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucy A Weinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (12), pp.542. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 7, pp.5 9 3 - 6 0 3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-014-0542-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919685v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic evidence for large, long-lived ancestors to placental mammals.</w:t>
               </w:r>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3843,51 +3843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (9), pp.2134-2144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3934,90 +3934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust characterization of time-heterogeneous sequence evolutionary processes using substitution mapping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.e33852. </w:t>
@@ -4055,90 +4055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient selection of branch-specific models of sequence evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien y Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4351,51 +4351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A red queen under the shell: snails as a new model to study cyto-nuclear conflicts and gynodioecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4616,90 +4616,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la carte seed harvesting: Messor barbarus selects durum wheat genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rocher</w:t>
+                <w:t xml:space="preserve">F Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.230</w:t>
@@ -4746,113 +4746,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation of purifying selection suggests low effective population size in eusocial Hymenoptera and solitary pollinating bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Weyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.e2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4862,151 +4862,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of the porpoises ( Phocoenidae ) across the speciation continuum: a mitogenome phylogeographic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thumloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassie Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Harkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5016,114 +5016,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogénomique et stratégies d'histoires de vie des mammifères placentaires : apports de la théorie de la conversion génique biaisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02809876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5270,51 +5270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252088v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weyna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauroua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09425-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plessis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Compan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202932v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Juv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Weyna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lauroua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Louise Brown" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Vizueta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Irvine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Xiong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53527-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lode" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.476" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Delory" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Rueppell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Kapheim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-111523-102550" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanito Liberti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mckenzie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Weitekamp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03685595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Borowiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.05.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03686117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bourouina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mullon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.253" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolph Schluter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thumloup" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Schumacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Harkins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aguilar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71603-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02869919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schomaker&#8208;bastos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13160" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morandin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1159-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882981v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5198" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14413" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anciaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2000234" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu277" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035755v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia C. Weber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich D. Jarvis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ellegren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0549-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu132" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien y Dutheil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12361" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. Lourenco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy A Weinert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12331" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia C Weber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ellegren" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0542-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033852" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327982v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.104372.109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Luquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Compan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03685372v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252088v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weyna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauroua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09425-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plessis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Compan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202932v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Juv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Weyna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lauroua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Delory" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Rueppell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Kapheim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-111523-102550" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Louise Brown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Vizueta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Irvine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Xiong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53527-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laugier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lode" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.476" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanito Liberti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mckenzie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Weitekamp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03685595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Borowiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.05.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03686117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bourouina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mullon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.253" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02869919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schomaker&#8208;bastos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prosdocimi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13160" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020351v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thumloup" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Schumacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Harkins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aguilar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71603-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024742v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolph Schluter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morandin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1159-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882981v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5198" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14413" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anciaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2000234" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu277" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035755v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia C Weber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ellegren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0542-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia C. Weber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich D. Jarvis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ellegren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0549-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu132" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900719v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien y Dutheil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12361" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. Lourenco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy A Weinert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12331" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033852" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327982v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.104372.109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Luquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Compan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03685372v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915433v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809876v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>