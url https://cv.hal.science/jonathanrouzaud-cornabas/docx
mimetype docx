--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Rouzaud-Cornabas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence à l'INSA de Lyon, CITI, EPC Inria BioTIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas est membre de l'équipe BioTIC d'Inria et du laboratoire CITI. Ses domaines de recherche sont l'évolution expérimentale, la biologie computationnelle, le calcul haute performance et les équations différentielles ordinaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision implicit numerical schemes for systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-025-02256-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Streamlining: Effect of Mutation Rate and Population Size on Genome Size Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: Stronger than selection, stronger than evolvability, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/artl_a_00312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Generic Framework for Expressing Integrity Properties to a Dynamic MAC Enforcement for Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of malicious distributed SELinux activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.423-432. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.4.5.423-432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision numerical methods for solving large systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol 4b: Bridging the gap between artificial life and bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Daudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boussau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2024 - International Conference for Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. pp.41-49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision and local error in ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Aevol: GPU implementation of an evolutionary experimentation simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille France, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le dialogue moléculaire hôte-symbiote pour l’étude systémique des interactions symbiotiques chez les insectes d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Enjeu Santé Globale et Bioingénierie de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2021 - International Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Austin, United States. pp.52-66, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce a genome? ALife as a tool to teach the scientific method to school pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2019 - Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.497-504, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet: Stronger than selection, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2018 - the 2018 conference on artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-base model for the Aevol in-silico experimental evolution platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Experimental Evolution suggests a complex intertwining of selection, robustness and drift in the evolution of genetic networks complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Systems in Clouds with Model-Driven Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd IEEE Workshop on Security and Privacy in the Cloud (SPC 2016). In conjunction with the IEEE CNS conference. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance speeds up evolution of artificial organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, York, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-33027-5-ch078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un intergiciel de grille pour le déploiement auto-adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur la Recherche en Informatique et ses Applications (CNRIA2015) 28–31 Octobre 2015 à l’Ecole Polytechnique de Thiès (EPT), Thiès, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sénégalaise des Chercheurs en InformatIque (ASCII),, Oct 2015, THIES, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitecture-Aware Virtual Machine Placement under Information Leakage Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (IEEE Cloud 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.thecloudcomputing.org/2015/, Jun 2015, New-York, United States. pp.588 - 595 </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Security and Assurance Properties in Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva María Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/ACM International Conference on Utility and Cloud Computing (UCC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cyprus, Dec 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Security-Aware Cloud Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCS 2014 - The 2014 International Conference on High Performance Computing &amp; Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Users' Isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Cloud Computing (IEEE Cloud 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2014.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Middleware Modelling for Self-Adaptive Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice-Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Autonomous Decentralized System (ISADS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Panamerica, Mar 2013, Mexico City, Mexico. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding the Cloud: An Innovative Approach to Grow Trust in Cloud Based Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betge-Brezetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Internet - Future Internet Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38082-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the EXECO toolbox to perform automatic and reproducible cloud experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Hirofuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on UsiNg and building ClOud Testbeds (UNICO, collocated with IEEE CloudCom 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2013.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoneyCloud: elastic honeypots - On-attack provisioning of high-interaction honeypots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.434-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPTrack: Visual Analysis of Information Flows within SELinux Policies and Attack Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aujay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chengdu, China. pp.596-605, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35236-2_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : Retour sur le Système d'Exploitation Vainqueur du Défi Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Venelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RenPar'20 / SympA'14 / CFSE 8, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Virt: an Advanced Distributed MAC Protection of Virtual Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2011 Parallel Processing Workshops, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : retour sur le système d'exploitation vainqueur du défi sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jigar Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrity security property based on information flows : Application to the enforcement of a classical operating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Informatique de la Région Centre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Blois, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed and Collaborative Dynamic Load Balancer for Virtual Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ischia, Naples, Italy. pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Venise, Italy. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Enforce the Security Properties of a Clustered High-Interaction Honeypot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Zemali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany. pp.184-192, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSIM.2009.5194832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEC&SI: Un défi pour la réalisation d'un système d'exploitation cloisonné et sécurisé pour l'Internaute: Le Projet SPACLik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et de la Communication 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of system events: High performance classification of selinux activities and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cyprus, Cyprus. pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de bureaux graphiques distants sécurisée et distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France. pp.328-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Architecture for Remote Virtual Desktops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Collaboration and Security (COLSEC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Orlando, United States. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2007.4621741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alife-generated benchmarks for phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALignements and PHYlogénie (Alphy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution shows that complexity can rise even in simple environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB 2018 - 19th International Conference on Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: stronger than selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beacon congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, east-lansing, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security-Aware Models for Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IEEE International Symposium on High Performance Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Evolution, Systems and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Systems Biology II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71737-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandatory access protection within cloud systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 145-173, 2014, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Clouds, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahmood, Zaigham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing: Challenges, Limitations and R&amp;D Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, ISBN 978-3-319-10529-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Resources Allocation to improve Cloud Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nepal, Surya and Pathan, Mukaddim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 1, Springer Berlin Heidelberg, pp.103-143, 2014, 978-3-642-38585-8. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Cloud : une protection obligatoire des environnements d'informatique en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Afoulki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krief, Francine and Pierson, Jean-Marc and Roose, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI SM2. Ingénierie des protocoles et Nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNTI, pp.59-78, 2013, 9782705687328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeypot forensics for system and network SIEM design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillermo Suárez de Tangil and Esther Palomar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Security Information Management: Perceptions and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.181-216, 2013, Computer Science, Technology and Applications, Computer Networks, 978-1-62417-221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'événements et d'alarmes pour la détection d'intrusions dans les systèmes réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol-9: A simulation platform to decipher the evolution of genome architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Mixed Precision Computation in Large Coupled Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquilina Al Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Transfer and Storage Cost Aware Brokering Strat. for Multiple Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Lucas-Simarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Moreno Vozmediano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8445, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1.1 - Upperware Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Bsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolàs Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Malawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving users' isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8444, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis and models for collocated VMs running on multi-core physical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8473, INRIA. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison on OpenStack and OpenNebula performance to improve multi-Cloud architecture on cosmological simulation use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiel Toch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8421, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimGrid Cloud Broker: Simulating the Amazon AWS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8380, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security for Cloud Environment through Information Flow Properties Formalization with a First-Order Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8420, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Cloud, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8348, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manual Cyber Attacks Forensic to Automatic Characterization of Attackers' Profiles J. Briffaut, P. Clemente, J.-F. Lalande, J. Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de propriétés de sécurité pour la protection des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Orléans, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ORLE2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00623075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Rouzaud-Cornabas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence à l'INSA de Lyon, CITI, EPC Inria BioTIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas est membre de l'équipe BioTIC d'Inria et du laboratoire CITI. Ses domaines de recherche sont l'évolution expérimentale, la biologie computationnelle, le calcul haute performance et les équations différentielles ordinaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision implicit numerical schemes for systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-025-02256-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Streamlining: Effect of Mutation Rate and Population Size on Genome Size Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: Stronger than selection, stronger than evolvability, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/artl_a_00312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Generic Framework for Expressing Integrity Properties to a Dynamic MAC Enforcement for Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of malicious distributed SELinux activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.423-432. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.4.5.423-432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision numerical methods for solving large systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol 4b: Bridging the gap between artificial life and bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Daudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boussau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2024 - International Conference for Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. pp.41-49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision and local error in ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Aevol: GPU implementation of an evolutionary experimentation simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille France, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le dialogue moléculaire hôte-symbiote pour l’étude systémique des interactions symbiotiques chez les insectes d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Enjeu Santé Globale et Bioingénierie de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2021 - International Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Austin, United States. pp.52-66, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce a genome? ALife as a tool to teach the scientific method to school pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2019 - Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.497-504, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet: Stronger than selection, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2018 - the 2018 conference on artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-base model for the Aevol in-silico experimental evolution platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Experimental Evolution suggests a complex intertwining of selection, robustness and drift in the evolution of genetic networks complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Systems in Clouds with Model-Driven Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd IEEE Workshop on Security and Privacy in the Cloud (SPC 2016). In conjunction with the IEEE CNS conference. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un intergiciel de grille pour le déploiement auto-adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur la Recherche en Informatique et ses Applications (CNRIA2015) 28–31 Octobre 2015 à l’Ecole Polytechnique de Thiès (EPT), Thiès, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sénégalaise des Chercheurs en InformatIque (ASCII),, Oct 2015, THIES, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitecture-Aware Virtual Machine Placement under Information Leakage Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (IEEE Cloud 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.thecloudcomputing.org/2015/, Jun 2015, New-York, United States. pp.588 - 595 </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Security and Assurance Properties in Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva María Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/ACM International Conference on Utility and Cloud Computing (UCC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cyprus, Dec 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance speeds up evolution of artificial organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, York, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-33027-5-ch078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Users' Isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Cloud Computing (IEEE Cloud 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2014.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Security-Aware Cloud Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCS 2014 - The 2014 International Conference on High Performance Computing &amp; Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding the Cloud: An Innovative Approach to Grow Trust in Cloud Based Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betge-Brezetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Internet - Future Internet Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38082-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the EXECO toolbox to perform automatic and reproducible cloud experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Hirofuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on UsiNg and building ClOud Testbeds (UNICO, collocated with IEEE CloudCom 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2013.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Middleware Modelling for Self-Adaptive Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice-Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Autonomous Decentralized System (ISADS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Panamerica, Mar 2013, Mexico City, Mexico. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoneyCloud: elastic honeypots - On-attack provisioning of high-interaction honeypots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.434-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPTrack: Visual Analysis of Information Flows within SELinux Policies and Attack Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aujay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chengdu, China. pp.596-605, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35236-2_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : Retour sur le Système d'Exploitation Vainqueur du Défi Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Venelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RenPar'20 / SympA'14 / CFSE 8, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Virt: an Advanced Distributed MAC Protection of Virtual Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2011 Parallel Processing Workshops, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : retour sur le système d'exploitation vainqueur du défi sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jigar Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed and Collaborative Dynamic Load Balancer for Virtual Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ischia, Naples, Italy. pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Venise, Italy. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrity security property based on information flows : Application to the enforcement of a classical operating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Informatique de la Région Centre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Blois, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEC&SI: Un défi pour la réalisation d'un système d'exploitation cloisonné et sécurisé pour l'Internaute: Le Projet SPACLik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et de la Communication 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Enforce the Security Properties of a Clustered High-Interaction Honeypot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Zemali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany. pp.184-192, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSIM.2009.5194832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of system events: High performance classification of selinux activities and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cyprus, Cyprus. pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de bureaux graphiques distants sécurisée et distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France. pp.328-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Architecture for Remote Virtual Desktops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Collaboration and Security (COLSEC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Orlando, United States. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2007.4621741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alife-generated benchmarks for phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALignements and PHYlogénie (Alphy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: stronger than selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beacon congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, east-lansing, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution shows that complexity can rise even in simple environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB 2018 - 19th International Conference on Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security-Aware Models for Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IEEE International Symposium on High Performance Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Evolution, Systems and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Systems Biology II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71737-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Clouds, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahmood, Zaigham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing: Challenges, Limitations and R&amp;D Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, ISBN 978-3-319-10529-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Resources Allocation to improve Cloud Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nepal, Surya and Pathan, Mukaddim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 1, Springer Berlin Heidelberg, pp.103-143, 2014, 978-3-642-38585-8. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandatory access protection within cloud systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 145-173, 2014, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeypot forensics for system and network SIEM design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillermo Suárez de Tangil and Esther Palomar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Security Information Management: Perceptions and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.181-216, 2013, Computer Science, Technology and Applications, Computer Networks, 978-1-62417-221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Cloud : une protection obligatoire des environnements d'informatique en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Afoulki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krief, Francine and Pierson, Jean-Marc and Roose, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI SM2. Ingénierie des protocoles et Nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNTI, pp.59-78, 2013, 9782705687328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'événements et d'alarmes pour la détection d'intrusions dans les systèmes réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol-9: A simulation platform to decipher the evolution of genome architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Mixed Precision Computation in Large Coupled Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquilina Al Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Transfer and Storage Cost Aware Brokering Strat. for Multiple Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Lucas-Simarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Moreno Vozmediano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8445, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1.1 - Upperware Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Bsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolàs Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Malawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving users' isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8444, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis and models for collocated VMs running on multi-core physical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8473, INRIA. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimGrid Cloud Broker: Simulating the Amazon AWS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8380, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison on OpenStack and OpenNebula performance to improve multi-Cloud architecture on cosmological simulation use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiel Toch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8421, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security for Cloud Environment through Information Flow Properties Formalization with a First-Order Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8420, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Cloud, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8348, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manual Cyber Attacks Forensic to Automatic Characterization of Attackers' Profiles J. Briffaut, P. Clemente, J.-F. Lalande, J. Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de propriétés de sécurité pour la protection des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Orléans, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ORLE2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00623075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al Sayed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02256-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Luiselli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F Liard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658000v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.4.5.423-432" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Sayed Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Foley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Vad&#233;e-Le-Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Djibril Faye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiar&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.84" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mar&#237;a Dominguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Franco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2014.19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Djibril Faye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betge-Brezetz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;vy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38082-2_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GLN82DPJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouilloux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hirofuchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2013.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aujay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35236-2_60" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Venelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Zemali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5194832" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71737-7_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Afoulki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gall&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03249828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquilina Al Khoury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bsila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#224;s Ferry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Horn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kirkham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malawski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945881v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Toch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ORLE2075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al Sayed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02256-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Luiselli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F Liard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658000v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.4.5.423-432" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Sayed Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Foley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Vad&#233;e-Le-Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Djibril Faye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiar&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.84" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mar&#237;a Dominguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Franco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2014.19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betge-Brezetz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38082-2_13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GLN82DPJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouilloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hirofuchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2013.119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Djibril Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aujay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35236-2_60" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Venelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Zemali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5194832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71737-7_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Afoulki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gall&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03249828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquilina Al Khoury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bsila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#224;s Ferry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Horn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kirkham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malawski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945881v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Toch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226336v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ORLE2075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>