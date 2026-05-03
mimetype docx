--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Rouzaud-Cornabas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence à l'INSA de Lyon, CITI, EPC Inria BioTIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas est membre de l'équipe BioTIC d'Inria et du laboratoire CITI. Ses domaines de recherche sont l'évolution expérimentale, la biologie computationnelle, le calcul haute performance et les équations différentielles ordinaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision implicit numerical schemes for systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-025-02256-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Streamlining: Effect of Mutation Rate and Population Size on Genome Size Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: Stronger than selection, stronger than evolvability, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/artl_a_00312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Generic Framework for Expressing Integrity Properties to a Dynamic MAC Enforcement for Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of malicious distributed SELinux activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.423-432. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.4.5.423-432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision numerical methods for solving large systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol 4b: Bridging the gap between artificial life and bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Daudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boussau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2024 - International Conference for Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. pp.41-49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision and local error in ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Aevol: GPU implementation of an evolutionary experimentation simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille France, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le dialogue moléculaire hôte-symbiote pour l’étude systémique des interactions symbiotiques chez les insectes d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Enjeu Santé Globale et Bioingénierie de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2021 - International Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Austin, United States. pp.52-66, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce a genome? ALife as a tool to teach the scientific method to school pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2019 - Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.497-504, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet: Stronger than selection, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2018 - the 2018 conference on artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-base model for the Aevol in-silico experimental evolution platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Experimental Evolution suggests a complex intertwining of selection, robustness and drift in the evolution of genetic networks complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Systems in Clouds with Model-Driven Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd IEEE Workshop on Security and Privacy in the Cloud (SPC 2016). In conjunction with the IEEE CNS conference. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un intergiciel de grille pour le déploiement auto-adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur la Recherche en Informatique et ses Applications (CNRIA2015) 28–31 Octobre 2015 à l’Ecole Polytechnique de Thiès (EPT), Thiès, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sénégalaise des Chercheurs en InformatIque (ASCII),, Oct 2015, THIES, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitecture-Aware Virtual Machine Placement under Information Leakage Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (IEEE Cloud 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.thecloudcomputing.org/2015/, Jun 2015, New-York, United States. pp.588 - 595 </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Security and Assurance Properties in Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva María Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/ACM International Conference on Utility and Cloud Computing (UCC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cyprus, Dec 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance speeds up evolution of artificial organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, York, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-33027-5-ch078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Users' Isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Cloud Computing (IEEE Cloud 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2014.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Security-Aware Cloud Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCS 2014 - The 2014 International Conference on High Performance Computing &amp; Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding the Cloud: An Innovative Approach to Grow Trust in Cloud Based Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betge-Brezetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Internet - Future Internet Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38082-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the EXECO toolbox to perform automatic and reproducible cloud experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Hirofuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on UsiNg and building ClOud Testbeds (UNICO, collocated with IEEE CloudCom 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2013.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Middleware Modelling for Self-Adaptive Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice-Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Autonomous Decentralized System (ISADS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Panamerica, Mar 2013, Mexico City, Mexico. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoneyCloud: elastic honeypots - On-attack provisioning of high-interaction honeypots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.434-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPTrack: Visual Analysis of Information Flows within SELinux Policies and Attack Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aujay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chengdu, China. pp.596-605, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35236-2_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : Retour sur le Système d'Exploitation Vainqueur du Défi Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Venelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RenPar'20 / SympA'14 / CFSE 8, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Virt: an Advanced Distributed MAC Protection of Virtual Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2011 Parallel Processing Workshops, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : retour sur le système d'exploitation vainqueur du défi sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jigar Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed and Collaborative Dynamic Load Balancer for Virtual Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ischia, Naples, Italy. pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Venise, Italy. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrity security property based on information flows : Application to the enforcement of a classical operating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Informatique de la Région Centre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Blois, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEC&SI: Un défi pour la réalisation d'un système d'exploitation cloisonné et sécurisé pour l'Internaute: Le Projet SPACLik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et de la Communication 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Enforce the Security Properties of a Clustered High-Interaction Honeypot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Zemali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany. pp.184-192, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSIM.2009.5194832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of system events: High performance classification of selinux activities and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cyprus, Cyprus. pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de bureaux graphiques distants sécurisée et distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France. pp.328-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Architecture for Remote Virtual Desktops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Collaboration and Security (COLSEC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Orlando, United States. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2007.4621741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alife-generated benchmarks for phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALignements and PHYlogénie (Alphy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: stronger than selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beacon congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, east-lansing, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution shows that complexity can rise even in simple environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB 2018 - 19th International Conference on Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security-Aware Models for Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IEEE International Symposium on High Performance Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Evolution, Systems and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Systems Biology II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71737-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Clouds, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahmood, Zaigham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing: Challenges, Limitations and R&amp;D Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, ISBN 978-3-319-10529-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Resources Allocation to improve Cloud Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nepal, Surya and Pathan, Mukaddim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 1, Springer Berlin Heidelberg, pp.103-143, 2014, 978-3-642-38585-8. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandatory access protection within cloud systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 145-173, 2014, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeypot forensics for system and network SIEM design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillermo Suárez de Tangil and Esther Palomar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Security Information Management: Perceptions and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.181-216, 2013, Computer Science, Technology and Applications, Computer Networks, 978-1-62417-221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Cloud : une protection obligatoire des environnements d'informatique en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Afoulki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krief, Francine and Pierson, Jean-Marc and Roose, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI SM2. Ingénierie des protocoles et Nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNTI, pp.59-78, 2013, 9782705687328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'événements et d'alarmes pour la détection d'intrusions dans les systèmes réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol-9: A simulation platform to decipher the evolution of genome architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Mixed Precision Computation in Large Coupled Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquilina Al Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Transfer and Storage Cost Aware Brokering Strat. for Multiple Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Lucas-Simarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Moreno Vozmediano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8445, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1.1 - Upperware Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Bsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolàs Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Malawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving users' isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8444, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis and models for collocated VMs running on multi-core physical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8473, INRIA. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimGrid Cloud Broker: Simulating the Amazon AWS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8380, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison on OpenStack and OpenNebula performance to improve multi-Cloud architecture on cosmological simulation use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiel Toch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8421, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security for Cloud Environment through Information Flow Properties Formalization with a First-Order Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8420, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Cloud, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8348, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manual Cyber Attacks Forensic to Automatic Characterization of Attackers' Profiles J. Briffaut, P. Clemente, J.-F. Lalande, J. Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de propriétés de sécurité pour la protection des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Orléans, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ORLE2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00623075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Rouzaud-Cornabas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence à l'INSA de Lyon, CITI, EPC Inria BioTIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas est membre de l'équipe BioTIC d'Inria et du laboratoire CITI. Ses domaines de recherche sont l'évolution expérimentale, la biologie computationnelle, le calcul haute performance et les équations différentielles ordinaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision implicit numerical schemes for systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-025-02256-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Streamlining: Effect of Mutation Rate and Population Size on Genome Size Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: Stronger than selection, stronger than evolvability, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/artl_a_00312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Generic Framework for Expressing Integrity Properties to a Dynamic MAC Enforcement for Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of malicious distributed SELinux activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.423-432. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.4.5.423-432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision numerical methods for solving large systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol 4b: Bridging the gap between artificial life and bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Daudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boussau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2024 - International Conference for Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. pp.41-49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision and local error in ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Aevol: GPU implementation of an evolutionary experimentation simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille France, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le dialogue moléculaire hôte-symbiote pour l’étude systémique des interactions symbiotiques chez les insectes d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Enjeu Santé Globale et Bioingénierie de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2021 - International Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Austin, United States. pp.52-66, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce a genome? ALife as a tool to teach the scientific method to school pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2019 - Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.497-504, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet: Stronger than selection, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2018 - the 2018 conference on artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-base model for the Aevol in-silico experimental evolution platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Experimental Evolution suggests a complex intertwining of selection, robustness and drift in the evolution of genetic networks complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Systems in Clouds with Model-Driven Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd IEEE Workshop on Security and Privacy in the Cloud (SPC 2016). In conjunction with the IEEE CNS conference. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un intergiciel de grille pour le déploiement auto-adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur la Recherche en Informatique et ses Applications (CNRIA2015) 28–31 Octobre 2015 à l’Ecole Polytechnique de Thiès (EPT), Thiès, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sénégalaise des Chercheurs en InformatIque (ASCII),, Oct 2015, THIES, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitecture-Aware Virtual Machine Placement under Information Leakage Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (IEEE Cloud 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.thecloudcomputing.org/2015/, Jun 2015, New-York, United States. pp.588 - 595 </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Security and Assurance Properties in Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva María Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/ACM International Conference on Utility and Cloud Computing (UCC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cyprus, Dec 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance speeds up evolution of artificial organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, York, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-33027-5-ch078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Users' Isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Cloud Computing (IEEE Cloud 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2014.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Security-Aware Cloud Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCS 2014 - The 2014 International Conference on High Performance Computing &amp; Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding the Cloud: An Innovative Approach to Grow Trust in Cloud Based Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betge-Brezetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Internet - Future Internet Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38082-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the EXECO toolbox to perform automatic and reproducible cloud experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Hirofuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on UsiNg and building ClOud Testbeds (UNICO, collocated with IEEE CloudCom 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2013.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Middleware Modelling for Self-Adaptive Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice-Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Autonomous Decentralized System (ISADS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Panamerica, Mar 2013, Mexico City, Mexico. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoneyCloud: elastic honeypots - On-attack provisioning of high-interaction honeypots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.434-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPTrack: Visual Analysis of Information Flows within SELinux Policies and Attack Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aujay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chengdu, China. pp.596-605, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35236-2_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : Retour sur le Système d'Exploitation Vainqueur du Défi Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Venelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RenPar'20 / SympA'14 / CFSE 8, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Virt: an Advanced Distributed MAC Protection of Virtual Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2011 Parallel Processing Workshops, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : retour sur le système d'exploitation vainqueur du défi sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jigar Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed and Collaborative Dynamic Load Balancer for Virtual Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ischia, Naples, Italy. pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Venise, Italy. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrity security property based on information flows : Application to the enforcement of a classical operating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Informatique de la Région Centre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Blois, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEC&SI: Un défi pour la réalisation d'un système d'exploitation cloisonné et sécurisé pour l'Internaute: Le Projet SPACLik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et de la Communication 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Enforce the Security Properties of a Clustered High-Interaction Honeypot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Zemali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany. pp.184-192, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSIM.2009.5194832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of system events: High performance classification of selinux activities and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cyprus, Cyprus. pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de bureaux graphiques distants sécurisée et distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France. pp.328-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Architecture for Remote Virtual Desktops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Collaboration and Security (COLSEC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Orlando, United States. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2007.4621741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alife-generated benchmarks for phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALignements and PHYlogénie (Alphy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: stronger than selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beacon congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, east-lansing, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution shows that complexity can rise even in simple environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB 2018 - 19th International Conference on Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security-Aware Models for Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IEEE International Symposium on High Performance Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Evolution, Systems and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Systems Biology II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71737-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Clouds, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahmood, Zaigham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing: Challenges, Limitations and R&amp;D Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, ISBN 978-3-319-10529-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Resources Allocation to improve Cloud Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nepal, Surya and Pathan, Mukaddim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 1, Springer Berlin Heidelberg, pp.103-143, 2014, 978-3-642-38585-8. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandatory access protection within cloud systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 145-173, 2014, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeypot forensics for system and network SIEM design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillermo Suárez de Tangil and Esther Palomar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Security Information Management: Perceptions and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.181-216, 2013, Computer Science, Technology and Applications, Computer Networks, 978-1-62417-221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Cloud : une protection obligatoire des environnements d'informatique en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Afoulki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krief, Francine and Pierson, Jean-Marc and Roose, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI SM2. Ingénierie des protocoles et Nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNTI, pp.59-78, 2013, 9782705687328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'événements et d'alarmes pour la détection d'intrusions dans les systèmes réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol-9: A simulation platform to decipher the evolution of genome architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Mixed Precision Computation in Large Coupled Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquilina Al Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Transfer and Storage Cost Aware Brokering Strat. for Multiple Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Lucas-Simarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Moreno Vozmediano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8445, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1.1 - Upperware Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Bsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolàs Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Malawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving users' isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8444, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis and models for collocated VMs running on multi-core physical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8473, INRIA. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison on OpenStack and OpenNebula performance to improve multi-Cloud architecture on cosmological simulation use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiel Toch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8421, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimGrid Cloud Broker: Simulating the Amazon AWS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8380, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security for Cloud Environment through Information Flow Properties Formalization with a First-Order Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8420, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Cloud, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8348, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manual Cyber Attacks Forensic to Automatic Characterization of Attackers' Profiles J. Briffaut, P. Clemente, J.-F. Lalande, J. Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de propriétés de sécurité pour la protection des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Orléans, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ORLE2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00623075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al Sayed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02256-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Luiselli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F Liard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658000v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.4.5.423-432" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Sayed Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Foley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Vad&#233;e-Le-Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Djibril Faye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiar&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.84" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mar&#237;a Dominguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Franco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2014.19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betge-Brezetz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38082-2_13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GLN82DPJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouilloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hirofuchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2013.119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Djibril Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aujay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35236-2_60" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Venelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Zemali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5194832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71737-7_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Afoulki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gall&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03249828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquilina Al Khoury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bsila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#224;s Ferry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Horn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kirkham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malawski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945881v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Toch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226336v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ORLE2075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al Sayed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02256-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Luiselli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F Liard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658000v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.4.5.423-432" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Sayed Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Foley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Vad&#233;e-Le-Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Djibril Faye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiar&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.84" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mar&#237;a Dominguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Franco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2014.19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betge-Brezetz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38082-2_13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GLN82DPJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouilloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hirofuchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2013.119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Djibril Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aujay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35236-2_60" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Venelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Zemali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5194832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71737-7_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Afoulki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gall&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03249828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquilina Al Khoury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bsila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#224;s Ferry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Horn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kirkham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malawski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945881v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Toch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226336v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ORLE2075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>