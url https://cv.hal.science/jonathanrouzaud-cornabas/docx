--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Rouzaud-Cornabas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence à l'INSA de Lyon, CITI, EPC Inria BioTIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas est membre de l'équipe BioTIC d'Inria et du laboratoire CITI. Ses domaines de recherche sont l'évolution expérimentale, la biologie computationnelle, le calcul haute performance et les équations différentielles ordinaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision implicit numerical schemes for systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-025-02256-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Streamlining: Effect of Mutation Rate and Population Size on Genome Size Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: Stronger than selection, stronger than evolvability, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/artl_a_00312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Generic Framework for Expressing Integrity Properties to a Dynamic MAC Enforcement for Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of malicious distributed SELinux activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.423-432. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.4.5.423-432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision numerical methods for solving large systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol 4b: Bridging the gap between artificial life and bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Daudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boussau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2024 - International Conference for Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. pp.41-49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision and local error in ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Aevol: GPU implementation of an evolutionary experimentation simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille France, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le dialogue moléculaire hôte-symbiote pour l’étude systémique des interactions symbiotiques chez les insectes d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Enjeu Santé Globale et Bioingénierie de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2021 - International Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Austin, United States. pp.52-66, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce a genome? ALife as a tool to teach the scientific method to school pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2019 - Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.497-504, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet: Stronger than selection, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2018 - the 2018 conference on artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-base model for the Aevol in-silico experimental evolution platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Experimental Evolution suggests a complex intertwining of selection, robustness and drift in the evolution of genetic networks complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Systems in Clouds with Model-Driven Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd IEEE Workshop on Security and Privacy in the Cloud (SPC 2016). In conjunction with the IEEE CNS conference. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un intergiciel de grille pour le déploiement auto-adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur la Recherche en Informatique et ses Applications (CNRIA2015) 28–31 Octobre 2015 à l’Ecole Polytechnique de Thiès (EPT), Thiès, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sénégalaise des Chercheurs en InformatIque (ASCII),, Oct 2015, THIES, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitecture-Aware Virtual Machine Placement under Information Leakage Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (IEEE Cloud 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.thecloudcomputing.org/2015/, Jun 2015, New-York, United States. pp.588 - 595 </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Security and Assurance Properties in Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva María Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/ACM International Conference on Utility and Cloud Computing (UCC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cyprus, Dec 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance speeds up evolution of artificial organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, York, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-33027-5-ch078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Users' Isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Cloud Computing (IEEE Cloud 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2014.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Security-Aware Cloud Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCS 2014 - The 2014 International Conference on High Performance Computing &amp; Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding the Cloud: An Innovative Approach to Grow Trust in Cloud Based Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betge-Brezetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Internet - Future Internet Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38082-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the EXECO toolbox to perform automatic and reproducible cloud experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Hirofuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on UsiNg and building ClOud Testbeds (UNICO, collocated with IEEE CloudCom 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2013.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Middleware Modelling for Self-Adaptive Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice-Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Autonomous Decentralized System (ISADS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Panamerica, Mar 2013, Mexico City, Mexico. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoneyCloud: elastic honeypots - On-attack provisioning of high-interaction honeypots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.434-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPTrack: Visual Analysis of Information Flows within SELinux Policies and Attack Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aujay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chengdu, China. pp.596-605, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35236-2_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : Retour sur le Système d'Exploitation Vainqueur du Défi Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Venelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RenPar'20 / SympA'14 / CFSE 8, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Virt: an Advanced Distributed MAC Protection of Virtual Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2011 Parallel Processing Workshops, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : retour sur le système d'exploitation vainqueur du défi sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jigar Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed and Collaborative Dynamic Load Balancer for Virtual Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ischia, Naples, Italy. pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Venise, Italy. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrity security property based on information flows : Application to the enforcement of a classical operating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Informatique de la Région Centre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Blois, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEC&SI: Un défi pour la réalisation d'un système d'exploitation cloisonné et sécurisé pour l'Internaute: Le Projet SPACLik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et de la Communication 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Enforce the Security Properties of a Clustered High-Interaction Honeypot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Zemali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany. pp.184-192, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSIM.2009.5194832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of system events: High performance classification of selinux activities and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cyprus, Cyprus. pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de bureaux graphiques distants sécurisée et distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France. pp.328-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Architecture for Remote Virtual Desktops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Collaboration and Security (COLSEC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Orlando, United States. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2007.4621741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alife-generated benchmarks for phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALignements and PHYlogénie (Alphy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: stronger than selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beacon congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, east-lansing, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution shows that complexity can rise even in simple environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB 2018 - 19th International Conference on Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security-Aware Models for Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IEEE International Symposium on High Performance Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Evolution, Systems and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Systems Biology II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71737-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Clouds, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahmood, Zaigham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing: Challenges, Limitations and R&amp;D Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, ISBN 978-3-319-10529-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Resources Allocation to improve Cloud Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nepal, Surya and Pathan, Mukaddim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 1, Springer Berlin Heidelberg, pp.103-143, 2014, 978-3-642-38585-8. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandatory access protection within cloud systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 145-173, 2014, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeypot forensics for system and network SIEM design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillermo Suárez de Tangil and Esther Palomar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Security Information Management: Perceptions and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.181-216, 2013, Computer Science, Technology and Applications, Computer Networks, 978-1-62417-221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Cloud : une protection obligatoire des environnements d'informatique en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Afoulki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krief, Francine and Pierson, Jean-Marc and Roose, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI SM2. Ingénierie des protocoles et Nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNTI, pp.59-78, 2013, 9782705687328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'événements et d'alarmes pour la détection d'intrusions dans les systèmes réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol-9: A simulation platform to decipher the evolution of genome architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Mixed Precision Computation in Large Coupled Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquilina Al Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Transfer and Storage Cost Aware Brokering Strat. for Multiple Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Lucas-Simarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Moreno Vozmediano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8445, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1.1 - Upperware Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Bsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolàs Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Malawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving users' isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8444, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis and models for collocated VMs running on multi-core physical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8473, INRIA. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison on OpenStack and OpenNebula performance to improve multi-Cloud architecture on cosmological simulation use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiel Toch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8421, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimGrid Cloud Broker: Simulating the Amazon AWS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8380, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security for Cloud Environment through Information Flow Properties Formalization with a First-Order Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8420, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Cloud, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8348, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manual Cyber Attacks Forensic to Automatic Characterization of Attackers' Profiles J. Briffaut, P. Clemente, J.-F. Lalande, J. Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de propriétés de sécurité pour la protection des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Orléans, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ORLE2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00623075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Rouzaud-Cornabas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence à l'INSA de Lyon, CITI, EPC Inria BioTIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas est membre de l'équipe BioTIC d'Inria et du laboratoire CITI. Ses domaines de recherche sont l'évolution expérimentale, la biologie computationnelle, le calcul haute performance et les équations différentielles ordinaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision implicit numerical schemes for systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-025-02256-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Streamlining: Effect of Mutation Rate and Population Size on Genome Size Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lartillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: Stronger than selection, stronger than evolvability, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/artl_a_00312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.34-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Generic Framework for Expressing Integrity Properties to a Dynamic MAC Enforcement for Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of malicious distributed SELinux activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.423-432. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.4.5.423-432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision numerical methods for solving large systems of ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol 4b: Bridging the gap between artificial life and bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Daudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boussau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2024 - International Conference for Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. pp.41-49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed precision and local error in ordinary differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés National d'Analyse Numérique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Aevol: GPU implementation of an evolutionary experimentation simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille France, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le dialogue moléculaire hôte-symbiote pour l’étude systémique des interactions symbiotiques chez les insectes d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Enjeu Santé Globale et Bioingénierie de l'INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2021 - International Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Austin, United States. pp.52-66, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce a genome? ALife as a tool to teach the scientific method to school pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2019 - Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.497-504, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity Ratchet: Stronger than selection, weaker than robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIFE 2018 - the 2018 conference on artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/isal_a_00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-base model for the Aevol in-silico experimental evolution platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Experimental Evolution suggests a complex intertwining of selection, robustness and drift in the evolution of genetic networks complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Systems in Clouds with Model-Driven Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd IEEE Workshop on Security and Privacy in the Cloud (SPC 2016). In conjunction with the IEEE CNS conference. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un intergiciel de grille pour le déploiement auto-adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur la Recherche en Informatique et ses Applications (CNRIA2015) 28–31 Octobre 2015 à l’Ecole Polytechnique de Thiès (EPT), Thiès, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sénégalaise des Chercheurs en InformatIque (ASCII),, Oct 2015, THIES, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarchitecture-Aware Virtual Machine Placement under Information Leakage Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (IEEE Cloud 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.thecloudcomputing.org/2015/, Jun 2015, New-York, United States. pp.588 - 595 </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Security and Assurance Properties in Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva María Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/ACM International Conference on Utility and Cloud Computing (UCC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cyprus, Dec 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance speeds up evolution of artificial organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, York, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-33027-5-ch078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Users' Isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Cloud Computing (IEEE Cloud 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2014.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Security-Aware Cloud Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCS 2014 - The 2014 International Conference on High Performance Computing &amp; Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding the Cloud: An Innovative Approach to Grow Trust in Cloud Based Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betge-Brezetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Internet - Future Internet Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38082-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the EXECO toolbox to perform automatic and reproducible cloud experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Hirofuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on UsiNg and building ClOud Testbeds (UNICO, collocated with IEEE CloudCom 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2013.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Middleware Modelling for Self-Adaptive Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice-Djibril Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Autonomous Decentralized System (ISADS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Panamerica, Mar 2013, Mexico City, Mexico. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoneyCloud: elastic honeypots - On-attack provisioning of high-interaction honeypots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.434-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPTrack: Visual Analysis of Information Flows within SELinux Policies and Attack Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aujay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chengdu, China. pp.596-605, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35236-2_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : Retour sur le Système d'Exploitation Vainqueur du Défi Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Venelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RenPar'20 / SympA'14 / CFSE 8, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Virt: an Advanced Distributed MAC Protection of Virtual Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2011 Parallel Processing Workshops, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-OS : retour sur le système d'exploitation vainqueur du défi sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jigar Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'20 / SympA'14 / CFSE 8, 8ème Conférence Francaise en Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Flow Approach for Preventing Race Conditions: Dynamic Protection of the Linux OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Venise, Italy. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed and Collaborative Dynamic Load Balancer for Virtual Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ischia, Naples, Italy. pp._</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrity security property based on information flows : Application to the enforcement of a classical operating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Informatique de la Région Centre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Blois, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEC&SI: Un défi pour la réalisation d'un système d'exploitation cloisonné et sécurisé pour l'Internaute: Le Projet SPACLik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et de la Communication 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Enforce the Security Properties of a Clustered High-Interaction Honeypot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Zemali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Leipzig, Germany. pp.184-192, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSIM.2009.5194832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of system events: High performance classification of selinux activities and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cyprus, Cyprus. pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de bureaux graphiques distants sécurisée et distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France. pp.328-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Architecture for Remote Virtual Desktops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Collaboration and Security (COLSEC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Orlando, United States. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2007.4621741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alife-generated benchmarks for phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALignements and PHYlogénie (Alphy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity ratchet: stronger than selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beacon congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, east-lansing, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution shows that complexity can rise even in simple environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB 2018 - 19th International Conference on Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security-Aware Models for Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IEEE International Symposium on High Performance Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Evolution, Systems and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent F Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Systems Biology II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71737-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Clouds, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahmood, Zaigham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing: Challenges, Limitations and R&amp;D Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, ISBN 978-3-319-10529-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Resources Allocation to improve Cloud Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nepal, Surya and Pathan, Mukaddim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 1, Springer Berlin Heidelberg, pp.103-143, 2014, 978-3-642-38585-8. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandatory access protection within cloud systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security, Privacy and Trust in Cloud Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 145-173, 2014, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38586-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeypot forensics for system and network SIEM design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillermo Suárez de Tangil and Esther Palomar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Security Information Management: Perceptions and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.181-216, 2013, Computer Science, Technology and Applications, Computer Networks, 978-1-62417-221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGA-Cloud : une protection obligatoire des environnements d'informatique en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Afoulki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krief, Francine and Pierson, Jean-Marc and Roose, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI SM2. Ingénierie des protocoles et Nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNTI, pp.59-78, 2013, 9782705687328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'événements et d'alarmes pour la détection d'intrusions dans les systèmes réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Precision in adaptive Runge-Kutta method for large ODE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al-Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aevol-9: A simulation platform to decipher the evolution of genome architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Luiselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Mixed Precision Computation in Large Coupled Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquilina Al Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Transfer and Storage Cost Aware Brokering Strat. for Multiple Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Lucas-Simarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Moreno Vozmediano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8445, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1.1 - Upperware Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Bsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolàs Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Malawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving users' isolation in IaaS: Virtual Machine Placement with Security Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8444, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis and models for collocated VMs running on multi-core physical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8473, INRIA. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison on OpenStack and OpenNebula performance to improve multi-Cloud architecture on cosmological simulation use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiel Toch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8421, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimGrid Cloud Broker: Simulating the Amazon AWS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8380, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Cloud, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8348, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security for Cloud Environment through Information Flow Properties Formalization with a First-Order Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Toinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8420, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manual Cyber Attacks Forensic to Automatic Characterization of Attackers' Profiles J. Briffaut, P. Clemente, J.-F. Lalande, J. Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Virtualization: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de propriétés de sécurité pour la protection des systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Orléans, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010ORLE2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00623075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al Sayed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02256-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Luiselli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F Liard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658000v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.4.5.423-432" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Sayed Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Foley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Vad&#233;e-Le-Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Djibril Faye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiar&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.84" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mar&#237;a Dominguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Franco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2014.19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betge-Brezetz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38082-2_13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GLN82DPJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouilloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hirofuchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2013.119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Djibril Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aujay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35236-2_60" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Venelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Zemali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5194832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71737-7_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Afoulki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gall&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03249828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquilina Al Khoury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bsila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#224;s Ferry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Horn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kirkham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malawski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945881v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Toch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226336v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ORLE2075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al Sayed Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02256-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Luiselli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F Liard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658000v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.4.5.423-432" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Sayed Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Foley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Vad&#233;e-Le-Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Djibril Faye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiar&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.84" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mar&#237;a Dominguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Franco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2014.19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betge-Brezetz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38082-2_13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GLN82DPJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouilloux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hirofuchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2013.119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Djibril Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aujay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35236-2_60" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Venelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Zemali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5194832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71737-7_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Afoulki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Sayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gall&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03249828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquilina Al Khoury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bsila" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#224;s Ferry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Horn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kirkham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malawski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924296v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945881v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Toch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916882v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226336v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00623075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ORLE2075" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>