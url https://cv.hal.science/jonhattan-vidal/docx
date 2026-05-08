--- v0 (2026-03-20)
+++ v1 (2026-05-08)
@@ -733,294 +733,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2021 : bilan d’une année d’archéologie à La Réunion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Paul – Colline du théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonhattan Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, pp.206-235</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521366v1</w:t>
+                <w:t xml:space="preserve">hal-04514072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Paul, La Possession – Mafate, Prospections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Paul – Colline du théâtre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2021 : bilan d’une année d’archéologie à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bâty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.206-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04514072v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Denis – Îlet à Guillaume télédétection par LiDAR</w:t>
               </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,77 +1446,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019 : bilan d’une année d’archéologie à la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1552,334 +1552,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2018 - Bilan d'une année d'archéologie à La Réunion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alésia : l'instrumentalisation actuelle d'une prétendue controverse, entre mythe national et théorie du complot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bulletin 2019, 35</w:t>
+              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.66 - 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018185v1</w:t>
+                <w:t xml:space="preserve">hal-02552770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écosystème de l’archéologie française mis en place à l’île de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les Nouvelles ont 40 ans, 157-158 | 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.7331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alésia : l'instrumentalisation actuelle d'une prétendue controverse, entre mythe national et théorie du complot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2018 - Bilan d'une année d'archéologie à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (3), pp.66 - 78</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bulletin 2019, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552770v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le camp B à la lumière du LIDAR</w:t>
               </w:r>
@@ -3188,51 +3188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lachery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3291,51 +3291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie de l’esclavage colonial redonne voix à ceux qui en sont privés dans les archives écrites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture; Préfecture de la Réunion; Drassm; Inrap. 2020, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4121,51 +4121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture; Préfecture de la Réunion; Inrap; Drassm. 2019, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5720,51 +5720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E87A9AEE"/>
+    <w:nsid w:val="93B321D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5868,51 +5868,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55276EDC"/>
+    <w:nsid w:val="711D6F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6016,51 +6016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12ABCE48"/>
+    <w:nsid w:val="86EE37E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6164,51 +6164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D30B913"/>
+    <w:nsid w:val="7289A57B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6404,51 +6404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonhattan-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2362-9090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177245840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Baffert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#226;ty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ferrandis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jacquot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7331" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04514057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boulogne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vaisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terla-editions.re/article/boulogne-eric-titrain-lontan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Leti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o &#201;lisabeth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hc-editions.com/livres/le-patrimoine-de-la-reunion/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Legros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Creuzenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobrovitch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grapin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freudiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Reboul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Moore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alvarez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tully" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518456v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bouna&#239;m" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourguignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonhattan-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2362-9090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177245840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Baffert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#226;ty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ferrandis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jacquot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04514057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boulogne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vaisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terla-editions.re/article/boulogne-eric-titrain-lontan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Leti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o &#201;lisabeth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hc-editions.com/livres/le-patrimoine-de-la-reunion/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Legros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Creuzenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobrovitch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grapin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freudiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Reboul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Moore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alvarez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tully" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518456v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bouna&#239;m" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourguignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>