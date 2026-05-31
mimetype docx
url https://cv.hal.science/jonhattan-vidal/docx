--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -543,583 +543,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et orientation de la recherche archéologique 2020 Résultats significatifs à La Réunion, à Mayotte et dans les TAAF</w:t>
+                <w:t xml:space="preserve">Les missions d’expertise du service régional de l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélissa Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514074v1</w:t>
+                <w:t xml:space="preserve">hal-04514077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les missions d’expertise du service régional de l’archéologie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Paul, La Possession – Mafate, Prospections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514077v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Paul – Colline du théâtre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2021 : bilan d’une année d’archéologie à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bâty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.206-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514072v1</w:t>
+                <w:t xml:space="preserve">hal-04521366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Paul, La Possession – Mafate, Prospections</w:t>
+                <w:t xml:space="preserve">Saint-Paul – Colline du théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514068v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2021 : bilan d’une année d’archéologie à La Réunion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Denis – Îlet à Guillaume télédétection par LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonhattan Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, pp.206-235</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04521366v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Denis – Îlet à Guillaume télédétection par LiDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan et orientation de la recherche archéologique 2019 Résultats significatifs à La Réunion, à Mayotte et dans les TAAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514066v1</w:t>
+                <w:t xml:space="preserve">hal-04514076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et orientation de la recherche archéologique 2019 Résultats significatifs à La Réunion, à Mayotte et dans les TAAF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bilan et orientation de la recherche archéologique 2020 Résultats significatifs à La Réunion, à Mayotte et dans les TAAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1127,107 +1127,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514076v1</w:t>
+                <w:t xml:space="preserve">hal-04514074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020 : bilan d’une année d’archéologie à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,610 +1276,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archipel Crozet : « Vallée des phoquiers ». Relevés topographiques et stratigraphiques (2017-2018)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">2019 : bilan d’une année d’archéologie à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.273-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518572v1</w:t>
+                <w:t xml:space="preserve">hal-04521663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections archéologiques dans l’archipel de Kerguelen</w:t>
+                <w:t xml:space="preserve">Archipel Crozet : « Vallée des phoquiers ». Relevés topographiques et stratigraphiques (2017-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514079v1</w:t>
+                <w:t xml:space="preserve">hal-04518572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2019 : bilan d’une année d’archéologie à la Réunion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospections archéologiques dans l’archipel de Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonhattan Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.273-296</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521663v1</w:t>
+                <w:t xml:space="preserve">hal-04514079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alésia : l'instrumentalisation actuelle d'une prétendue controverse, entre mythe national et théorie du complot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’écosystème de l’archéologie française mis en place à l’île de La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Nouvelles ont 40 ans, 157-158 | 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.7331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552770v1</w:t>
+                <w:t xml:space="preserve">hal-03018213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écosystème de l’archéologie française mis en place à l’île de La Réunion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">2018 - Bilan d'une année d'archéologie à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bulletin 2019, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.7331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03018213v1</w:t>
+                <w:t xml:space="preserve">hal-03018185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2018 - Bilan d'une année d'archéologie à La Réunion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alésia : l'instrumentalisation actuelle d'une prétendue controverse, entre mythe national et théorie du complot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bulletin 2019, 35</w:t>
+              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.66 - 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018185v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le camp B à la lumière du LIDAR</w:t>
               </w:r>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,77 +2455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique de l’île de La Réunion 2019 - 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonhattan Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Baffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DAC de La Réunion, Service de l’archéologie, ministère de la culture. 1, 2022, 2679-2168 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2543,51 +2543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique de l’île de La Réunion 2016 - 2017 - 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique de l’île de La Réunion 2016 - 2017 - 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,51 +2839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2938,51 +2938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3188,51 +3188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lachery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3291,64 +3291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie de l’esclavage colonial redonne voix à ceux qui en sont privés dans les archives écrites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3859,77 +3859,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique de l’île de La Réunion 2019 - 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonhattan Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Baffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DAC Réunion - SRA; Ministère de la Culture. 2022, 238 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3947,51 +3947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données scientifiques au centre de stockage du mobilier de La Réunion en 2020. Centre de stockage des données scientifiques de Saint-Denis de La Réunion (océan Indien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture; Préfecture de la Réunion; Drassm; Inrap. 2020, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4069,51 +4069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données scientifiques de l'archéologie. Rapport de la mission d'expérimentation de gestion de l'Inrap du 15 octobre 2018 au 31 décembre 2018. Centre de stockage des données scientifiques de Saint-Denis de La Réunion (océan Indien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4121,51 +4121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture; Préfecture de la Réunion; Inrap; Drassm. 2019, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5720,51 +5720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93B321D6"/>
+    <w:nsid w:val="42BEFC76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5868,51 +5868,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="711D6F56"/>
+    <w:nsid w:val="5D88FE90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6016,51 +6016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="86EE37E2"/>
+    <w:nsid w:val="C1921078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6164,51 +6164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7289A57B"/>
+    <w:nsid w:val="369C2C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6404,51 +6404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonhattan-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2362-9090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177245840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Baffert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#226;ty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ferrandis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jacquot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04514057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boulogne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vaisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terla-editions.re/article/boulogne-eric-titrain-lontan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Leti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o &#201;lisabeth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hc-editions.com/livres/le-patrimoine-de-la-reunion/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Legros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Creuzenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobrovitch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grapin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freudiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Reboul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Moore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alvarez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tully" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518456v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bouna&#239;m" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourguignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonhattan-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2362-9090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177245840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Baffert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#226;ty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ferrandis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jacquot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7331" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04514057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boulogne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vaisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terla-editions.re/article/boulogne-eric-titrain-lontan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Leti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o &#201;lisabeth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hc-editions.com/livres/le-patrimoine-de-la-reunion/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Legros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Creuzenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobrovitch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grapin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freudiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Reboul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Moore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alvarez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tully" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518456v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bouna&#239;m" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourguignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>