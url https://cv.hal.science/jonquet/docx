--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clement Jonquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche – INRAE (MISTEA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2404-1582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076431215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-2364-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Jonquet, docteur en informatique, est directeur de recherche à l’INRAE au sein de l’unité de recherche MISTEA et ancien maître de conférences et chercheur à l’Université de Montpellier, (LIRMM). Il a effectué un postdoctorat (3 ans) puis un séjour de recherche (3 ans) au laboratoire BMIR de Stanford. Il possède 20 ans d’expérience dans la recherche sur les ontologies et le Web sémantique appliqués à la biomédecine et à l’agroalimentaire. Ses travaux portent sur la conception et le développement de portails d’ontologies (ou catalogues d’artefacts sémantiques), de services basés sur les ontologies, les graphes de connaissances et l’IA symbolique. Il a été responsable ou co-responsable de plusieurs projets importants, tels que MSCA SIFRm, ANR D2KAB et HEU FAIR-IMPACT. Depuis 2015, il dirige AgroPortal (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://agroportal.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), le portail de référence des vocabulaires et ontologies pour l’agroalimentaire, et co-dirige l’OntoPortal Alliance. Il participe également à des activités liées à la sémantique pour le développement du Cloud Européen pour la Science Ouverte (EOSC), notamment en tant que WP-lead FAIR-IMPACT. En 2026, il participe à 6 projets Horizon / Digital Europe (e.g., FIDELIS) liés à l’EOSC ou aux espaces de données (CEADS). Dr Jonquet est (co)auteur de 200 publications ou communications, totalisant plus de 4820 citations, dont 33 articles parus dans des revues internationales de divers domaines.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAEVa: A hybrid approach for matching agroecological experiment variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mechhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.100180. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlp.2025.100180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal-Astro, a semantic artefact catalogue for astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Debisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Louys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53, pp.100991. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2025.100991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiodivPortal: Enabling Semantic Services for Biodiversity within the German National Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicitas Löffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datenbank-Spektrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13222-024-00474-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maturity model for catalogues of semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Corcho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajar Ekaputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Heibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Micsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.479. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03185-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04290896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF graph pair profile dataset for the data linking community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Conde Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Symeonidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.111017. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.111017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: a crop planning and production process ontology and knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.1187090. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1187090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'FAIRe makes you an offer: Metadata-based Automatic FAIRness Assessment for Ontologies and Semantic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.16-46. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03630233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French FastContext: a Publicly Accessible System for Detecting Negation, Temporality and Experiencer in French Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.103733. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRness Literacy: The Achilles' Heel of Applying FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stryeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (32), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 Hints to Facilitate the Use of Semantics for Data on Agriculture and Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGxO and PGxLOD: a reconciliation of pharmacogenomic knowledge of various provenances, enabling further comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (S4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2693-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an effective and efficient background knowledge resource to enhance ontology matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Azouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.51-68. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the power of unified metadata in an ontology repository: the case of AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13740-018-0091-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01852080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic Linked Data (AgroLD): A knowledge-based system to enable integrative biology in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Chentli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0198270. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgBioData consortium recommendations for sustainable genomics and genetics databases for agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethalinda K S Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sook Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Poelchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database -Weston-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.#bay088. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bay088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFR Annotator: Ontology-Based Semantic Annotation of French Biomedical Text and Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Zevio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.405-431. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2429-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01934127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: A vocabulary and ontology repository for agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.126-143. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Functionalities for Annotating and Indexing Clinical Text with the NCBO Annotator+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Jonnagaddala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (11), pp.1962-1965. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01680514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViewpointS: capturing formal data and informal contributions into an adaptive knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKL.2017.10012219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel framework for biomedical entity sense induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio A Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01851988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBO Ontology Recommender 2.0: an enhanced approach for biomedical ontology recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martínez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pazos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (21), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-017-0128-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01598848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical term extraction: overview and a new methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Retrieval Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Medical Information Retrieval, 19 (1), pp.59-99. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10791-015-9262-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01274539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mixed approach to extract biomedical terms from text corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Knowledge Discovery in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijkdb.2014010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00859846v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBO Resource Index: Ontology-Based Search and Mining of Biomedical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paea Lependu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.316-324. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00622155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Biomedical Ontology Recommender Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (S1), pp.29, Selected in Pr. Russ Altman’s 2011 Year in Review. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2041-1480-1-S1-S1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UIMA Wrapper for the NCBO Annotator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Baumgartner Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (14), pp.1800-1801. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of concept recognizers for building the Open Biomedical Annotator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L. Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie P. Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (9:S14), pp.9:S14. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S9-S14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: ontologies and integrated data resources at the click of a mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.170-173. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkp440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-driven Indexing of Public Datasets for Translational Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie P. Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul J. Butte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2:S1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S2-S1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Grid Integration Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.167-211. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2008-4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00139691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Shared Desktop: a bootstrapping environment for collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lorenço</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technology for Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special issue on Collaborative Learning, 3 (4), pp.241-249. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.208.2006.4.208-0895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STROBE Model: Dynamic Service Generation on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special issue on Learning Grid Services, 19 (9-10), pp.967-1013. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08839510500234826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des séquences culturales par apprentissage automatique : une comparaison entre grandes cultures et maraîchage diversifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated FAIR Semantic Artefacts Discovery and Search with OntoPortal Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025 - 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.434-450, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09530-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charleroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting BERT and AgriBERT for agroecology: A small-corpus pretraining approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mechhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Artificial Intelligence and Green Computing (ICAIGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Beni Mellal, Morocco. pp.96-109, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02312-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAEVa : Une approche hybride pour la mise en relation des variables expérimentales agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mechhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embrapa's contributions to integrate brazilian agricultural vocabularies: Agrotermos in AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Ambrosio Telles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiana Teixeira de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaudete Daltio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Maki Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Seminar on Ontology Research in Brazil (ONTOBRAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. M. Fonseca; V. Zamborlini; E. Cardoso; J. L. Emygdio, Oct 2024, Vittoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Engineering and the FAIR principles: A Gap Analysis toward a FAIR-by-design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOAM 2024 - FAIR principles for Ontologies and Metadata in Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Trojahn; D. Garijo; M. Poveda Villalón; C. Henrique Bernabé; A. Yu Lin, Jul 2024, Enschede, Netherlands. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO : Une ontologie pour la planification de cultures et les processus de production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation automatique de variables issues de bases de données en agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mechhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TextMine2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Cuxac, C. Lopez, Jan 2024, Dijon, France. pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art browsing of SKOS resources in AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NKOS 2023 - NKOS Consolidated Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Busch; D. Tudhope; M. Zeng, Nov 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Minimum Metadata for FAIR Semantic Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz O. Bonino da Silva Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pergl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onto4FAIR 2023 - 2nd Workshop on Ontologies for FAIR and FAIR Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Trojahn; L. O. Bonino da Silva Santos; G. Guizzardi; C. Jonquet, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Repositories and Semantic Artefact Catalogues with the OntoPortal Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2023 - 22nd International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athens, Greece. pp.38-58, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About versioning ontologies or any digital objects with clear semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaMaLOS 2023 - 3rd Workshop on Metadata and Research (objects) Management for Linked Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. J. Castro; S. Schimmler; J. Dierkes; D. Dessì; D. Rebholz-Schuhmann, May 2023, Hersonissos (Crète), Greece. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006444994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Linking Problem Types for linking semantic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Conde Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Symeonidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMANTICS 2023 - 9. International Conference on Semantic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SSW230014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndustryPortal: a Common Repository for FAIR Ontologies in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkopaul Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Karray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Semantic Web Conference (ISWC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR or FAIRer? An integrated quantitative FAIRness assessment grid for semantic resources and ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.67-80, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03208544v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Representation of Cultivated Plants: Linking Botanical and Agricultural Usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MK 2022 - 1. Workshop on Modular Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Bozzato; V. Anita Carrier; T. Hahmann; A. Zimmermann, May 2022, Hersonissos, Greece. pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description sémantique des stades de développement phénologique des plantes, cas d’étude de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie et un outil d'évaluation du niveau de &amp;quot;FAIRness&amp;quot; pour les ressources sémantiques : le cas d'AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03232615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie E-Phy, une base de connaissances pour le catalogue des produits phytopharmaceutiques autorisés en agriculture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jun 2021, Bordeaux, France. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Description of Plant Phenological Development Stages, starting with Grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2020 - 14th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Madrid, Spain. pp.257-268, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71903-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Planning and Production Process Ontology (C3PO), a new model to assist diversified crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03389513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating One Million XRefs in Thirthy Ontologies from the OBO World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elcio Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2020 - 11th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. pp.G.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02945170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reihaneh Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Workshop on Ontology Matching (OM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Athènes, Greece. pp.92-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Term Reuse, Term Overlap and Extracted Mappings across AgroPortal Semantic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elcio Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. pp.71-87, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02945172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years later: the landscape of vocabularies and ontologies in the AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on sources and data integration in agriculture, food and environment using ontologies (IN-OVIVE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01598852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for ontology repositories and applications to biomedicine & agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lima, Peru. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation Metadata vocabulary for Ontology Description and Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Metadata and Semantics Research (MTSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tallinn, Estonia. pp.173-185, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70863-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of French Biomedical Ontologies with UMLS Concepts and Semantic Types for Biomedical Named Entity Recognition Though Ontological Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOTKS: Language, Ontology, Terminology and Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICD-10 coding of death certificates with the NCBO and SIFR Annotators at CLEF eHealth 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French ConText: Détecter la négation, la temporalité et le sujet dans les textes cliniques Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIM 2017 - 4ème Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01656834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGxO: A very lite ontology to reconcile pharmacogenomic knowledge units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods, tools &amp; platforms for Personalized Medicine in the Big Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.3140v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViewpointS: When Social Ranking Meets the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIRS: Florida Artificial Intelligence Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marco Island, United States. pp.329-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01598842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconciliation d'alignements multilingues dans BioPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Azouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01395900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and generic distance in ViewpointS: an experiment on WordNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01397993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuEVo, a breast cancer Consumer Health Vocabulary built out of web forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFR BioPortal : Un portail ouvert et générique d’ontologies et de terminologies biomédicales françaises au service de l’annotation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Bouarech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIM: Journées Francophones d'Informatique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de métadonnées dans un portail d'ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Ontologies (JFO 2016), Shared best paper award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01397388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and Combination of Heterogeneous Mappings to Enhance Biomedical Ontology Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Azouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge Engineering and Knowledge Management (EKAW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.19-33, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01395883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuEVo, un vocabulaire multi-expertise (patient/médecin) dédié au cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Biomedical Term Polysemy Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016 - 10th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1684-1688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Mapping Reconciliation between English-French Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Azouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01395880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal : a proposition for ontology-based services in the agronomic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN-OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01172232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de systèmes de préférences par confrontation de points de vue, vers une simulation de la Sérendipité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01172223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for a multilingual BioPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSW: Multilingual Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01172218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la polysémie pour un terme biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième Conférence francophone en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.437-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01132654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference Dissemination by Sharing Viewpoints: Simulating Serendipity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3K: Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisbon, Portugal. pp.402-409, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005636204020409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01223078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing NCBO Annotator results in standard RDF with the Annotation Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Semantic Web Applications and Tools for Life Sciences (SWAT4LS 2014), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01099869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing BioPortal and HeTOP: towards a unique biomedical ontology portal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Bouarech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J. Darmoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBBIO: International Work-Conference on Bioinformatics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01052583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique de termes combinant différentes informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.407-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01020051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Compare Bio-Ontologies Portals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Bouarech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J. Darmoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE: Medical Informatics European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01052549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring semantic annotations returned by the NCBO Annotator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01099860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Linguistic and Web Information to Improve Biomedical Terminology Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS: International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.265-269, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2628194.2628208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01068547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du multilinguisme dans un portail d’ontologies: étude de cas pour le NCBO BioPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01099882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another Ranking Function for Automatic Multiword Term Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Natural Language Processing (PolTAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.52-64, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10888-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01068556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFR Project: The Semantic Indexing of French Biomedical Data Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Antonio Lossio-Ventura; Hugo Alatrista-Salas, Sep 2014, Cuzco, Peru. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01112901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Terminology Extraction: A new combination of Statistical and Web Mining Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT: Journées d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01056598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REX:Innovation pédagogique via l'utilisation de tablettes numériques à Polytech Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin-Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE: Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01118757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évolution de connaissances par confrontation de points de vue : prototype pour la recherche d'information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2014 - 25es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00995948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining C-value and Keyword Extraction Methods for Biomedical Terms Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LBM: Languages in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01019991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NCBO Annotator: OntologyBased Annotation as a Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherie H. Youn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Fergerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Biomedical Ontology (ICBO 2011), Demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, O. Bodenreider, M. E. Martone, A. Ruttenberg, Jul 2011, Buffalo, NY, United States. pp.302-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating the Web Science Curriculum through Shared Educational Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh C. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Folgieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Web Science (WebSci 2011), honorable mention award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Koblenz, Germany. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBO Resource Index: Ontology-Based Search and Mining of Biomedical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paea Lependu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Semantic Web Conference (ISWC 2010), Semantic Web Challenge winner award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Shangai, China. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation et intégration de ressources textuelles à l'aide d'ontologies : application au domaine biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances (IC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nimes, France. pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lexicon Builder Web service: Building Custom Lexicons from two hundred Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam K. Parai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association Annual Symposium, AMIA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Washington, DC, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimize First, Buy Later: Analyzing Metrics to Ramp-up Very Large Knowledge Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paea Lependu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Semantic Web Conference (ISWC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Shangai, China. pp.486-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBO Annotator: Semantic Annotation of Biomedical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherie H. Youn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Callendar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2009 - 8. International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Biomedical Annotator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Summit on Translational Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Francisco, CA, United States. pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Four Million Mappings Can Tell You about Two Hundred Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ghazvinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Semantic Web Conference (ISWC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Washington DC, United States. pp.229-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Services for Semantic Applications in Healthcare and Life Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA 2009 - American Medical Informatics Association Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, San Francisco, United States. pp.515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: Ontologies and Integrated Data Resources at the Click of the Mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Biomedical Ontology (ICBO 2009), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Smith, Jul 2009, Buffalo, United States. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un service Web pour l'annotation sémantique de données biomédicales avec des ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Francophones d'Informatique Médicale, JFIM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a Biomedical Ontology Recommender Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Bio-Ontologies SIG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Lord, N. Shah, S.-A. Sansone, S. Stephens, L. Soldatova, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Principle of Immanence in GRID-Multiagent Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWeSOMe'08: 4th International Workshop On Agents and Web Services Merging in Distributed Environments - OTM 2008 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00339373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Based Integration of Grid and Multi-Agent Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Service-Oriented Computing: Agents, Semantics, and Engineering, SOCASE'08:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79968-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00288454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System for Ontology-Based Annotation of Biomedical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Data Integration in The Life Sciences 2008, DILS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Evry, France. pp.144-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: A Web Repository for Biomedical Ontologies and Data Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Semantic Web Conference (ISWC 2008), Poster and demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration orientée service des modèles Grid et Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2006 - 14e Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00107500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Shared Desktop for CSCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eChallenges 2006 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelona, Spain, pp.1493-1499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Grid Integration Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.136-146, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11915034_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Dialogue: Modelling Agent Conversation by Streams and Lazy Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lisp Conference, ILC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Stanford University, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents Communicating for Dynamic Service Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS'04: 1st Workshop on GRID Learning Services at ITS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Maceio, Brazil. pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Agents comme des interpréteurs Scheme : Spécification dynamique par la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA: Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRIF-AFIA, Jan 2004, Toulouse, France. pp.779-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Issu de la Communication pour des Agents Cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2003 - 11e Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Hammamet, Tunisie. pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Learning Agents and Enhanced Presence on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eisenstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on GRID Infrastructure to Support Future Technology Enhanced Learning (LeGE-WG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Agents Learning by Communicating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are those URIs so cool? URI Resolution and Content Negotiation in Ontology Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Semantic Web Conference (ISWC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. , Demo accepted at ISWC 2025 but not published in the corresponding proceedings because of a copyright issue: https://ceur-ws.org/Vol-4085/, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic artefact and ontology services for long-term data interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PV 2023 - 10. Conference on Ensuring Long-Term Preservation and Adding Value to Scientific and Technical Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Genève, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT Expanding FAIR solutions across EOSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pittonet Gaiarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ashley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference on Research Data Infrastructure - CORDI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Karlsruhe, Germany. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum metadata for FAIR Semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pergl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Séoul, South Korea. , 1079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'FAIRe: Ontology FAIRness Evaluator in the AgroPortal semantic resource repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19. Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. , Poster and demonstration, 13384, pp.89-94, 2022, Lecture Notes in Computer Science. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11609-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03630543v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroLD: A Knowledge Graph Database for plant functional genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pitollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndomassi Tando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. 2018, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/325423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of BioPortal's Ontology Registry Software: The Emerging OntoPortal Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA P13 - 13th Research Data Alliance Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Philadelphia, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02360625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser une technologie de gestion des ontologies et vocabulaires en France : défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01852073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: an ontology repository for agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Information Technology in Agriculture, Food and the Environment (EFITA 2017), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01598854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agronomic Linked Data (AgroLD) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Information Technology in Agriculture, Food and the Environment (EFITA 2017), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01598856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: an open repository of ontologies and vocabularies for agriculture and nutrition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Schaap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAN Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York, NY, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal : A Proposition for Ontology-Based Services in the Agronomic Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome Conference (PAG 2016), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. , P0343, 2016, Systems Biology and Ontologies, Poster session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01397465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Way to Automatically Enrich Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Evaggelia; M. Sofian; K. Georgia; M. Amelie; T. Letizia; M. Ioana; S. Kostas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Extending Database Technology (EDBT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenProceedings.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.676-677, 2016, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2016.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Annotation Workflow using Bio-Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crop Ontology and Phenotyping Data Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01052546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios pédagogiques numériques via l'utilisation de l'iPad par et pour les étudiants de Polytech Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin-Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule Ipad Des Enseignants de Polytech Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karsenti, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Sommet iPad en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montreal, Canada. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00924265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating efficient knowledge management and discovery in the Agronomic Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Research Data Alliance Plenary Meeting (RDA P4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01071822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOTEX: A system for Biomedical Terminology Extraction, Ranking, and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Semantic Web Conference (ISWC 2014), poster &amp; demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. , 13th International Semantic Web Conference - Posters &amp; Demonstrations, CEUR Workshop Proceedings (1272), pp.157-160, 2014, CEUR Workshop Proceedings, n° 1272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01112894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal : ontologies et ressources de données biomédicales à portée de main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2011), Démonstration session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Web Services for Semantic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Bio-Ontologies SIG Meeting, Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Web Services for Semantic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Symposium on Biocomputing (PSB 2010), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Waimea, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Tools to Enhance the Curation Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherie H. Youn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Biocuration. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Biocuration Conference (Biocuration 2010), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tokyo, Japan. , W2-5, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Web Services for Data Annotation and Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Intelligent Systems for Molecular Biology (ISMB 2010), Technology track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. , TT33, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: A Web Repository for Biomedical Ontologies and Data Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biocuration Conference (Biocuration 2009), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: Ontologies and Integrated Data Resources at the Click of a Mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual International Conference on Intelligent Systems for Molecular Biology (ISMB 2009) and 8th European Conference on Computational Biology (ECCB 2009), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: Ontologies and Integrated Data Resources at the Click of a Mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Bio-Ontologies SIG Meeting, Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: A Web Repository for Biomedical Ontologies and Data Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Symposium on Biocomputing (PSB 2009), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Waimea, HI, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billion Data Points Trapped in International Data Repository Daring rescue Planned!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon N. Twigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajni Nigam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biocuration Conference (Biocuration 2009), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: ontologies and data resources with the click of a mouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association Annual Symposium (AMIA 2008), Demonstration session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington DC, United States. pp.1223-4, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving data identification and tagging for more effective decision making in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leisa Armstrong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Data Management and Decision Support Systems in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Series in Agricultural Science, 978-1-78676-340-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing of French Biomedical Data Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Repository Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, , pp.16-19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02360615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Agents and Enhanced Presence for Generation of Services on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eisenstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards the Learning GRID: Advances in Human Learning Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, IOS Press, pp.203-213, 2005, Frontiers in Artificial Intelligence and Applications, 978-1-58603-534-1 (print) 978-1-60750-123-7 (online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Dynamic Service Generation Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework and ontology for Semantic Grid Services: An integrated view of WSMF and WSRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.5 - Internal and external use case evaluation and demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scharnhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.5, FAIR-IMPACT. 2025, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2 - FAIR semantic artefact lifecycle from engineering, to sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.2, FAIR-IMPACT. 2025, pp.14643279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M1.9 Third Synchronisation Workshop Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita Everhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sofie Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M1.9, FAIR-IMPACT. 2025, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.3 - Recommendations for a FAIR EOSC - White Paper of the FAIR-IMPACT Synchronisation Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Grootveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sofie Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban González Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grant Agreement No. 101057344, FAIR-IMPACT. 2025, pp.D1.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 - Documentation of available building blocks and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giaffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davaadorj Battulga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghad Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiorgio Cipriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.1, CEADS. 2025, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4 - FAIR-IMPACT Sustainability Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRfest: Celebrating advancements of FAIR solutions in EOSC - post event report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Adloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sofie Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FAIR-IMPACT. 2025, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIDELIS landscape survey analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert van Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanni Tujunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIDELIS. 2025, 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.3 - Specification of semantic artefact description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.3, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.1 - Semantic artefact governance models and disciplinary approaches for inclusion within EOSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parham Ramezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, FAIR-IMPACT. 2024, 52p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal Workshop 2024 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L Vendetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Stanford University. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.2 - Processes & tools to engineer FAIR semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.2, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.3 - Specification of shared metadata description of semantic artefacts and their catalogues including common reference API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.3, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.4 - Review of Semantic Artefact Catalogues and guidelines for serving FAIR semantic artefacts in EOSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.4, FAIR-IMPACT. 2024, 44p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M1.7 - First synchronisation workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Grootveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M1.7, FAIR-IMPACT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 Targeted landscape analysis report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pittonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Boerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loek Brinkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.1, FAIR-IMPACT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.1 - Semantic artefact governance models: example of community practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parham Ramezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.1, FAIR-IMPACT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal Workshop 2023 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L. Vendetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, Université de Montpellier, Stanford University. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D5.2 - Metrics for automated FAIR software assessment in a disciplinary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Chue Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Breitmoser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D5.2, FAIR-IMPACT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal Workshop 2022 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier; Stanford University. 2022, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Practice of Ontology Metadata: A Survey Result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Montpellier. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Map of Agri-food Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Tennison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] F1000 7-177, Godan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAM-BIO – Results for OAEI 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Azouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Montpellier. 2017, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help will be provided for this task: Ontology-Based Annotator Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanford University. 2008, pp.BMIR2008-1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontrez Project Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanford University. 2007, pp.BMIR-2007-1289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGIL Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06030, 2006, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Agent et Interprétation Scheme pour l’apprentissage au méta-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Montpellier 2. 2003, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Generation: Agent interactions for service exchange on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. English. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00115389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Repository and Ontology-Based Services – Challenges, contributions and applications to biomedicine &amp; agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université de Montpellier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02133335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of the Onto4FAIR 2023 Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Olavo Bonino da Silva Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Katsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onto4FAIR 2023 - 2. Workshop on Ontologies for FAIR and FAIR Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada. pp.1-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Semantics for Biodiversity (S4BioDiv 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S4BioDiv: International Workshop on Semantics for Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Australia. Ceur-1933, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 9ème conférence des Technologies de l’Information et de la Communication pour l’Enseignement (TICE 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Frasson; Jean-Marc Labat; Fabien Gandon; David Cassagne; Clement Jonquet; Stefano A. Cerri; Philippe Pujas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE: Technologies de l’Information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Béziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Semantics for Biodiversity (S4BioDiv 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ceur-979, pp.001-131, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00831757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;DRAFT: Developing and implementing the semantic interoperability recommendations of the EOSC Interoperability Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10874897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;Community-driven governance of FAIRness assessment: an open issue, an open discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Chue Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7848126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;FAIR Assessment Tools: Towards an &amp;quot;Apples to Apples&amp;quot; Comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7848101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal code LIRMM branch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal (https://agroportal.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMLS Semantic Network Types Assignator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4a4e7ca194b116294ed28113cefc8da381f96e80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'FAIRe: Ontology FAIRness evaluator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:97fc085739fa5013ef3ad9edd32f02c9efe1a5a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId517"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clement Jonquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche – INRAE (MISTEA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2404-1582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076431215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-2364-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Jonquet, docteur en informatique, est directeur de recherche à l’INRAE au sein de l’unité de recherche MISTEA et ancien maître de conférences et chercheur à l’Université de Montpellier, (LIRMM). Il a effectué un postdoctorat (3 ans) puis un séjour de recherche (3 ans) au laboratoire BMIR de Stanford. Il possède 20 ans d’expérience dans la recherche sur les ontologies et le Web sémantique appliqués à la biomédecine et à l’agroalimentaire. Ses travaux portent sur la conception et le développement de portails d’ontologies (ou catalogues d’artefacts sémantiques), de services basés sur les ontologies, les graphes de connaissances et l’IA symbolique. Il a été responsable ou co-responsable de plusieurs projets importants, tels que MSCA SIFRm, ANR D2KAB et HEU FAIR-IMPACT. Depuis 2015, il dirige AgroPortal (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://agroportal.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), le portail de référence des vocabulaires et ontologies pour l’agroalimentaire, et co-dirige l’OntoPortal Alliance. Il participe également à des activités liées à la sémantique pour le développement du Cloud Européen pour la Science Ouverte (EOSC), notamment en tant que WP-lead FAIR-IMPACT. En 2026, il participe à 6 projets Horizon / Digital Europe (e.g., FIDELIS) liés à l’EOSC ou aux espaces de données (CEADS). Dr Jonquet est (co)auteur de 200 publications ou communications, totalisant plus de 4820 citations, dont 33 articles parus dans des revues internationales de divers domaines.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAEVa: A hybrid approach for matching agroecological experiment variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mechhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.100180. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlp.2025.100180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal-Astro, a semantic artefact catalogue for astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Debisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Louys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53, pp.100991. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2025.100991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiodivPortal: Enabling Semantic Services for Biodiversity within the German National Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicitas Löffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datenbank-Spektrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13222-024-00474-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maturity model for catalogues of semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Corcho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajar Ekaputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Heibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Micsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.479. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03185-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04290896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF graph pair profile dataset for the data linking community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Conde Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Symeonidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.111017. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.111017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: a crop planning and production process ontology and knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.1187090. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1187090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'FAIRe makes you an offer: Metadata-based Automatic FAIRness Assessment for Ontologies and Semantic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.16-46. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03630233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French FastContext: a Publicly Accessible System for Detecting Negation, Temporality and Experiencer in French Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.103733. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRness Literacy: The Achilles' Heel of Applying FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stryeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (32), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 Hints to Facilitate the Use of Semantics for Data on Agriculture and Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGxO and PGxLOD: a reconciliation of pharmacogenomic knowledge of various provenances, enabling further comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (S4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2693-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an effective and efficient background knowledge resource to enhance ontology matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Azouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.51-68. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the power of unified metadata in an ontology repository: the case of AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13740-018-0091-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01852080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic Linked Data (AgroLD): A knowledge-based system to enable integrative biology in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Chentli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0198270. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFR Annotator: Ontology-Based Semantic Annotation of French Biomedical Text and Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Zevio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.405-431. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2429-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01934127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgBioData consortium recommendations for sustainable genomics and genetics databases for agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethalinda K S Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sook Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Poelchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database -Weston-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.#bay088. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bay088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: A vocabulary and ontology repository for agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.126-143. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViewpointS: capturing formal data and informal contributions into an adaptive knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKL.2017.10012219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Functionalities for Annotating and Indexing Clinical Text with the NCBO Annotator+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Jonnagaddala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (11), pp.1962-1965. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01680514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel framework for biomedical entity sense induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio A Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01851988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBO Ontology Recommender 2.0: an enhanced approach for biomedical ontology recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martínez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pazos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (21), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-017-0128-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01598848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical term extraction: overview and a new methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Retrieval Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Medical Information Retrieval, 19 (1), pp.59-99. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10791-015-9262-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01274539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mixed approach to extract biomedical terms from text corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Knowledge Discovery in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijkdb.2014010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00859846v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBO Resource Index: Ontology-Based Search and Mining of Biomedical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paea Lependu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.316-324. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00622155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Biomedical Ontology Recommender Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (S1), pp.29, Selected in Pr. Russ Altman’s 2011 Year in Review. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2041-1480-1-S1-S1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UIMA Wrapper for the NCBO Annotator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Baumgartner Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (14), pp.1800-1801. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: ontologies and integrated data resources at the click of a mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.170-173. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkp440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of concept recognizers for building the Open Biomedical Annotator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nipun Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L. Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie P. Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (9:S14), pp.9:S14. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S9-S14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-driven Indexing of Public Datasets for Translational Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie P. Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul J. Butte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2:S1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S2-S1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Grid Integration Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.167-211. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2008-4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00139691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Shared Desktop: a bootstrapping environment for collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lorenço</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technology for Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special issue on Collaborative Learning, 3 (4), pp.241-249. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.208.2006.4.208-0895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STROBE Model: Dynamic Service Generation on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special issue on Learning Grid Services, 19 (9-10), pp.967-1013. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08839510500234826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des séquences culturales par apprentissage automatique : une comparaison entre grandes cultures et maraîchage diversifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charleroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated FAIR Semantic Artefacts Discovery and Search with OntoPortal Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2025 - 24th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.434-450, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09530-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting BERT and AgriBERT for agroecology: A small-corpus pretraining approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mechhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Artificial Intelligence and Green Computing (ICAIGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Beni Mellal, Morocco. pp.96-109, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02312-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAEVa : Une approche hybride pour la mise en relation des variables expérimentales agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mechhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embrapa's contributions to integrate brazilian agricultural vocabularies: Agrotermos in AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Ambrosio Telles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiana Teixeira de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaudete Daltio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Maki Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Seminar on Ontology Research in Brazil (ONTOBRAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. M. Fonseca; V. Zamborlini; E. Cardoso; J. L. Emygdio, Oct 2024, Vittoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO : Une ontologie pour la planification de cultures et les processus de production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Engineering and the FAIR principles: A Gap Analysis toward a FAIR-by-design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOAM 2024 - FAIR principles for Ontologies and Metadata in Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Trojahn; D. Garijo; M. Poveda Villalón; C. Henrique Bernabé; A. Yu Lin, Jul 2024, Enschede, Netherlands. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation automatique de variables issues de bases de données en agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mechhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TextMine2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Cuxac, C. Lopez, Jan 2024, Dijon, France. pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art browsing of SKOS resources in AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NKOS 2023 - NKOS Consolidated Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Busch; D. Tudhope; M. Zeng, Nov 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Minimum Metadata for FAIR Semantic Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz O. Bonino da Silva Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pergl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onto4FAIR 2023 - 2nd Workshop on Ontologies for FAIR and FAIR Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Trojahn; L. O. Bonino da Silva Santos; G. Guizzardi; C. Jonquet, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Repositories and Semantic Artefact Catalogues with the OntoPortal Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2023 - 22nd International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athens, Greece. pp.38-58, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47243-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About versioning ontologies or any digital objects with clear semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaMaLOS 2023 - 3rd Workshop on Metadata and Research (objects) Management for Linked Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. J. Castro; S. Schimmler; J. Dierkes; D. Dessì; D. Rebholz-Schuhmann, May 2023, Hersonissos (Crète), Greece. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006444994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Linking Problem Types for linking semantic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Conde Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Symeonidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMANTICS 2023 - 9. International Conference on Semantic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SSW230014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndustryPortal: a Common Repository for FAIR Ontologies in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkopaul Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Karray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Semantic Web Conference (ISWC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR or FAIRer? An integrated quantitative FAIRness assessment grid for semantic resources and ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.67-80, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03208544v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Representation of Cultivated Plants: Linking Botanical and Agricultural Usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MK 2022 - 1. Workshop on Modular Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Bozzato; V. Anita Carrier; T. Hahmann; A. Zimmermann, May 2022, Hersonissos, Greece. pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description sémantique des stades de développement phénologique des plantes, cas d’étude de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie et un outil d'évaluation du niveau de &amp;quot;FAIRness&amp;quot; pour les ressources sémantiques : le cas d'AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03232615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie E-Phy, une base de connaissances pour le catalogue des produits phytopharmaceutiques autorisés en agriculture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jun 2021, Bordeaux, France. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Description of Plant Phenological Development Stages, starting with Grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2020 - 14th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Madrid, Spain. pp.257-268, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71903-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Planning and Production Process Ontology (C3PO), a new model to assist diversified crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Darnala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03389513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating One Million XRefs in Thirthy Ontologies from the OBO World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elcio Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2020 - 11th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. pp.G.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02945170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reihaneh Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Fundulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Workshop on Ontology Matching (OM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Athènes, Greece. pp.92-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Term Reuse, Term Overlap and Extracted Mappings across AgroPortal Semantic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Laadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elcio Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. pp.71-87, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02945172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years later: the landscape of vocabularies and ontologies in the AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on sources and data integration in agriculture, food and environment using ontologies (IN-OVIVE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01598852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for ontology repositories and applications to biomedicine & agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lima, Peru. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation Metadata vocabulary for Ontology Description and Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Metadata and Semantics Research (MTSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tallinn, Estonia. pp.173-185, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70863-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of French Biomedical Ontologies with UMLS Concepts and Semantic Types for Biomedical Named Entity Recognition Though Ontological Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOTKS: Language, Ontology, Terminology and Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICD-10 coding of death certificates with the NCBO and SIFR Annotators at CLEF eHealth 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French ConText: Détecter la négation, la temporalité et le sujet dans les textes cliniques Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIM 2017 - 4ème Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01656834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGxO: A very lite ontology to reconcile pharmacogenomic knowledge units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods, tools &amp; platforms for Personalized Medicine in the Big Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.3140v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViewpointS: When Social Ranking Meets the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIRS: Florida Artificial Intelligence Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marco Island, United States. pp.329-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01598842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconciliation d'alignements multilingues dans BioPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Azouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01395900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and generic distance in ViewpointS: an experiment on WordNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01397993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuEVo, a breast cancer Consumer Health Vocabulary built out of web forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFR BioPortal : Un portail ouvert et générique d’ontologies et de terminologies biomédicales françaises au service de l’annotation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Bouarech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIM: Journées Francophones d'Informatique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de métadonnées dans un portail d'ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Ontologies (JFO 2016), Shared best paper award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01397388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuEVo, un vocabulaire multi-expertise (patient/médecin) dédié au cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and Combination of Heterogeneous Mappings to Enhance Biomedical Ontology Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Azouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge Engineering and Knowledge Management (EKAW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.19-33, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01395883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Biomedical Term Polysemy Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016 - 10th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1684-1688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Mapping Reconciliation between English-French Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Azouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01395880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal : a proposition for ontology-based services in the agronomic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN-OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01172232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for a multilingual BioPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSW: Multilingual Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01172218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de systèmes de préférences par confrontation de points de vue, vers une simulation de la Sérendipité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01172223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la polysémie pour un terme biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième Conférence francophone en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.437-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01132654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference Dissemination by Sharing Viewpoints: Simulating Serendipity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3K: Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisbon, Portugal. pp.402-409, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005636204020409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01223078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing NCBO Annotator results in standard RDF with the Annotation Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Semantic Web Applications and Tools for Life Sciences (SWAT4LS 2014), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01099869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing BioPortal and HeTOP: towards a unique biomedical ontology portal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Bouarech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J. Darmoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBBIO: International Work-Conference on Bioinformatics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01052583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique de termes combinant différentes informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.407-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01020051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Compare Bio-Ontologies Portals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Bouarech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J. Darmoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE: Medical Informatics European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01052549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring semantic annotations returned by the NCBO Annotator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01099860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Linguistic and Web Information to Improve Biomedical Terminology Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS: International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.265-269, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2628194.2628208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01068547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another Ranking Function for Automatic Multiword Term Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Natural Language Processing (PolTAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.52-64, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10888-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01068556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du multilinguisme dans un portail d’ontologies: étude de cas pour le NCBO BioPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01099882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFR Project: The Semantic Indexing of French Biomedical Data Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Antonio Lossio-Ventura; Hugo Alatrista-Salas, Sep 2014, Cuzco, Peru. pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01112901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Terminology Extraction: A new combination of Statistical and Web Mining Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT: Journées d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01056598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REX:Innovation pédagogique via l'utilisation de tablettes numériques à Polytech Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin-Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE: Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01118757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évolution de connaissances par confrontation de points de vue : prototype pour la recherche d'information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Surroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2014 - 25es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00995948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining C-value and Keyword Extraction Methods for Biomedical Terms Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LBM: Languages in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01019991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NCBO Annotator: OntologyBased Annotation as a Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherie H. Youn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Fergerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Biomedical Ontology (ICBO 2011), Demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, O. Bodenreider, M. E. Martone, A. Ruttenberg, Jul 2011, Buffalo, NY, United States. pp.302-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating the Web Science Curriculum through Shared Educational Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh C. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Folgieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Web Science (WebSci 2011), honorable mention award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Koblenz, Germany. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBO Resource Index: Ontology-Based Search and Mining of Biomedical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paea Lependu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Semantic Web Conference (ISWC 2010), Semantic Web Challenge winner award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Shangai, China. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation et intégration de ressources textuelles à l'aide d'ontologies : application au domaine biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances (IC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nimes, France. pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lexicon Builder Web service: Building Custom Lexicons from two hundred Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam K. Parai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association Annual Symposium, AMIA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Washington, DC, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimize First, Buy Later: Analyzing Metrics to Ramp-up Very Large Knowledge Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paea Lependu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Semantic Web Conference (ISWC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Shangai, China. pp.486-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBO Annotator: Semantic Annotation of Biomedical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherie H. Youn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Callendar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2009 - 8. International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Biomedical Annotator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Summit on Translational Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Francisco, CA, United States. pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Four Million Mappings Can Tell You about Two Hundred Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ghazvinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Semantic Web Conference (ISWC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Washington DC, United States. pp.229-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: Ontologies and Integrated Data Resources at the Click of the Mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Biomedical Ontology (ICBO 2009), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Smith, Jul 2009, Buffalo, United States. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Services for Semantic Applications in Healthcare and Life Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA 2009 - American Medical Informatics Association Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, San Francisco, United States. pp.515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un service Web pour l'annotation sémantique de données biomédicales avec des ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Francophones d'Informatique Médicale, JFIM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a Biomedical Ontology Recommender Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Bio-Ontologies SIG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Lord, N. Shah, S.-A. Sansone, S. Stephens, L. Soldatova, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Principle of Immanence in GRID-Multiagent Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWeSOMe'08: 4th International Workshop On Agents and Web Services Merging in Distributed Environments - OTM 2008 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00339373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Based Integration of Grid and Multi-Agent Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Service-Oriented Computing: Agents, Semantics, and Engineering, SOCASE'08:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79968-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00288454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System for Ontology-Based Annotation of Biomedical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Data Integration in The Life Sciences 2008, DILS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Evry, France. pp.144-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: A Web Repository for Biomedical Ontologies and Data Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Semantic Web Conference (ISWC 2008), Poster and demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration orientée service des modèles Grid et Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2006 - 14e Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00107500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Shared Desktop for CSCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eChallenges 2006 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelona, Spain, pp.1493-1499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Grid Integration Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.136-146, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11915034_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Dialogue: Modelling Agent Conversation by Streams and Lazy Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lisp Conference, ILC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Stanford University, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents Communicating for Dynamic Service Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS'04: 1st Workshop on GRID Learning Services at ITS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Maceio, Brazil. pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Agents comme des interpréteurs Scheme : Spécification dynamique par la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA: Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRIF-AFIA, Jan 2004, Toulouse, France. pp.779-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Issu de la Communication pour des Agents Cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2003 - 11e Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Hammamet, Tunisie. pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Agents Learning by Communicating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Learning Agents and Enhanced Presence on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eisenstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on GRID Infrastructure to Support Future Technology Enhanced Learning (LeGE-WG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are those URIs so cool? URI Resolution and Content Negotiation in Ontology Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Semantic Web Conference (ISWC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. , Demo accepted at ISWC 2025 but not published in the corresponding proceedings because of a copyright issue: https://ceur-ws.org/Vol-4085/, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic artefact and ontology services for long-term data interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PV 2023 - 10. Conference on Ensuring Long-Term Preservation and Adding Value to Scientific and Technical Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Genève, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT Expanding FAIR solutions across EOSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pittonet Gaiarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ashley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference on Research Data Infrastructure - CORDI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Karlsruhe, Germany. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum metadata for FAIR Semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pergl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Séoul, South Korea. , 1079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'FAIRe: Ontology FAIRness Evaluator in the AgroPortal semantic resource repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19. Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. , Poster and demonstration, 13384, pp.89-94, 2022, Lecture Notes in Computer Science. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11609-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03630543v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroLD: A Knowledge Graph Database for plant functional genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pitollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndomassi Tando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. 2018, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/325423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of BioPortal's Ontology Registry Software: The Emerging OntoPortal Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA P13 - 13th Research Data Alliance Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Philadelphia, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02360625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser une technologie de gestion des ontologies et vocabulaires en France : défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01852073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: an ontology repository for agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Information Technology in Agriculture, Food and the Environment (EFITA 2017), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01598854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agronomic Linked Data (AgroLD) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Information Technology in Agriculture, Food and the Environment (EFITA 2017), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01598856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: an open repository of ontologies and vocabularies for agriculture and nutrition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Schaap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAN Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York, NY, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal : A Proposition for Ontology-Based Services in the Agronomic Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome Conference (PAG 2016), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. , P0343, 2016, Systems Biology and Ontologies, Poster session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01397465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Way to Automatically Enrich Biomedical Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Evaggelia; M. Sofian; K. Georgia; M. Amelie; T. Letizia; M. Ioana; S. Kostas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Extending Database Technology (EDBT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenProceedings.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.676-677, 2016, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2016.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Annotation Workflow using Bio-Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crop Ontology and Phenotyping Data Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01052546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios pédagogiques numériques via l'utilisation de l'iPad par et pour les étudiants de Polytech Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin-Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule Ipad Des Enseignants de Polytech Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karsenti, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Sommet iPad en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montreal, Canada. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00924265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating efficient knowledge management and discovery in the Agronomic Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Research Data Alliance Plenary Meeting (RDA P4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01071822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOTEX: A system for Biomedical Terminology Extraction, Ranking, and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Semantic Web Conference (ISWC 2014), poster &amp; demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. , 13th International Semantic Web Conference - Posters &amp; Demonstrations, CEUR Workshop Proceedings (1272), pp.157-160, 2014, CEUR Workshop Proceedings, n° 1272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01112894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal : ontologies et ressources de données biomédicales à portée de main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2011), Démonstration session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Web Services for Semantic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Bio-Ontologies SIG Meeting, Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Web Services for Semantic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Symposium on Biocomputing (PSB 2010), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Waimea, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Tools to Enhance the Curation Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherie H. Youn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Biocuration. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Biocuration Conference (Biocuration 2010), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tokyo, Japan. , W2-5, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Web Services for Data Annotation and Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Intelligent Systems for Molecular Biology (ISMB 2010), Technology track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Boston, United States. , TT33, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: Ontologies and Integrated Data Resources at the Click of a Mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual International Conference on Intelligent Systems for Molecular Biology (ISMB 2009) and 8th European Conference on Computational Biology (ECCB 2009), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: A Web Repository for Biomedical Ontologies and Data Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biocuration Conference (Biocuration 2009), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: Ontologies and Integrated Data Resources at the Click of a Mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Bio-Ontologies SIG Meeting, Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: A Web Repository for Biomedical Ontologies and Data Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia L. Whetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Symposium on Biocomputing (PSB 2009), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Waimea, HI, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billion Data Points Trapped in International Data Repository Daring rescue Planned!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon N. Twigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajni Nigam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biocuration Conference (Biocuration 2009), Poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioPortal: ontologies and data resources with the click of a mouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha F. Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association Annual Symposium (AMIA 2008), Demonstration session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington DC, United States. pp.1223-4, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’information, modélisation sémantique et gestion des connaissances pour l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bellon-Maurel V.; Gauche K.,; Enriquez M.L.; Lyon-Caen N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l'agriculture numérique - 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 3, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-62, 2026, 978-2-7592-4254-2. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving data identification and tagging for more effective decision making in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leisa Armstrong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Data Management and Decision Support Systems in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Series in Agricultural Science, 978-1-78676-340-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing of French Biomedical Data Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Repository Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, , pp.16-19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02360615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Agents and Enhanced Presence for Generation of Services on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eisenstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards the Learning GRID: Advances in Human Learning Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, IOS Press, pp.203-213, 2005, Frontiers in Artificial Intelligence and Applications, 978-1-58603-534-1 (print) 978-1-60750-123-7 (online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Semantics into the Common European Agricultural Data Space (CEADS): A Demonstration within AgrospAI Using AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Filipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Dynamic Service Generation Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework and ontology for Semantic Grid Services: An integrated view of WSMF and WSRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.5 - Internal and external use case evaluation and demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scharnhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.5, FAIR-IMPACT. 2025, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M1.9 Third Synchronisation Workshop Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita Everhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sofie Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M1.9, FAIR-IMPACT. 2025, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2 - FAIR semantic artefact lifecycle from engineering, to sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.2, FAIR-IMPACT. 2025, pp.14643279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.3 - Recommendations for a FAIR EOSC - White Paper of the FAIR-IMPACT Synchronisation Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Grootveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sofie Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban González Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grant Agreement No. 101057344, FAIR-IMPACT. 2025, pp.D1.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 - Documentation of available building blocks and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giaffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davaadorj Battulga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghad Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiorgio Cipriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.1, CEADS. 2025, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4 - FAIR-IMPACT Sustainability Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIDELIS landscape survey analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert van Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanni Tujunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIDELIS. 2025, 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRfest: Celebrating advancements of FAIR solutions in EOSC - post event report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Adloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sofie Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FAIR-IMPACT. 2025, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.3 - Specification of semantic artefact description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.3, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.1 - Semantic artefact governance models and disciplinary approaches for inclusion within EOSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parham Ramezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, FAIR-IMPACT. 2024, 52p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal Workshop 2024 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L Vendetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Stanford University. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.3 - Specification of shared metadata description of semantic artefacts and their catalogues including common reference API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.3, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.2 - Processes & tools to engineer FAIR semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.2, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.4 - Review of Semantic Artefact Catalogues and guidelines for serving FAIR semantic artefacts in EOSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.4, FAIR-IMPACT. 2024, 44p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M1.7 - First synchronisation workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Grootveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M1.7, FAIR-IMPACT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 Targeted landscape analysis report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pittonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Boerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loek Brinkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.1, FAIR-IMPACT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D5.2 - Metrics for automated FAIR software assessment in a disciplinary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Chue Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Breitmoser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D5.2, FAIR-IMPACT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.1 - Semantic artefact governance models: example of community practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parham Ramezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.1, FAIR-IMPACT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal Workshop 2023 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L. Vendetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, Université de Montpellier, Stanford University. 2023, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal Workshop 2022 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Graybeal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier; Stanford University. 2022, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Practice of Ontology Metadata: A Survey Result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswanath Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Montpellier. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Map of Agri-food Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Tennison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] F1000 7-177, Godan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAM-BIO – Results for OAEI 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Azouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Montpellier. 2017, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help will be provided for this task: Ontology-Based Annotator Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Musen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanford University. 2008, pp.BMIR2008-1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontrez Project Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigam H. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanford University. 2007, pp.BMIR-2007-1289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGIL Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06030, 2006, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Agent et Interprétation Scheme pour l’apprentissage au méta-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Montpellier 2. 2003, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Generation: Agent interactions for service exchange on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. English. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00115389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Repository and Ontology-Based Services – Challenges, contributions and applications to biomedicine &amp; agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université de Montpellier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02133335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of the Onto4FAIR 2023 Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Olavo Bonino da Silva Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Katsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onto4FAIR 2023 - 2. Workshop on Ontologies for FAIR and FAIR Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada. pp.1-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Semantics for Biodiversity (S4BioDiv 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S4BioDiv: International Workshop on Semantics for Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Australia. Ceur-1933, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 9ème conférence des Technologies de l’Information et de la Communication pour l’Enseignement (TICE 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Frasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Frasson; Jean-Marc Labat; Fabien Gandon; David Cassagne; Clement Jonquet; Stefano A. Cerri; Philippe Pujas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE: Technologies de l’Information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT Béziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Semantics for Biodiversity (S4BioDiv 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ceur-979, pp.001-131, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00831757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;DRAFT: Developing and implementing the semantic interoperability recommendations of the EOSC Interoperability Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10874897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;Community-driven governance of FAIRness assessment: an open issue, an open discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Chue Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7848126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;FAIR Assessment Tools: Towards an &amp;quot;Apples to Apples&amp;quot; Comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7848101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal code LIRMM branch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal (https://agroportal.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMLS Semantic Network Types Assignator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4a4e7ca194b116294ed28113cefc8da381f96e80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'FAIRe: Ontology FAIRness evaluator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:97fc085739fa5013ef3ad9edd32f02c9efe1a5a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId526"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9498662"/>
+    <w:nsid w:val="B9D05B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2404-1582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076431215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2364-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroportal.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mechhour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlp.2025.100180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Debisschop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2025.100991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Karam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fillies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicitas L&#246;ffler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13222-024-00474-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04290896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Corcho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajar Ekaputra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Heibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Micsik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03185-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735722v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darnala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1187090" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03630233v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131133" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809627v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Azouaou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.04.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01852080v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswanath Dutta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-018-0091-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine El Hassouni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Chentli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198270" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Harper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Campbell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethalinda K S Cannon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Poelchau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bay088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01934127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2429-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Jonnagaddala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Surroca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2017.10012219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01851988v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio A Lossio-Ventura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Bian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2018.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mart&#237;nez-Romero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. O&#8217;connor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Graybeal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pazos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0128-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lossio-Ventura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-015-9262-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00859846v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijkdb.2014010101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00622155v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Falconer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya F. Noy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2011.06.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489093v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Musen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H. Shah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-1-S1-S1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504107v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Baumgartner Jr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roeder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Baumgartner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq250" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipun Bhatia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Rubin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie P. Chiang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S9-S14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492020v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L. Whetzel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dorf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp440" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492025v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul J. Butte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S2-S1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2008-4203" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128326v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crub&#233;zy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loren&#231;o" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.208.2006.4.208-0895" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105302v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224287v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fiore" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09530-5_25" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02312-4_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166794v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928168v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Ambrosio Telles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Teixeira de Almeida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaudete Daltio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Maki Takemura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678381v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Franc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483699v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106533v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz O. Bonino da Silva Santos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pergl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088537v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094847v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006444994" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW230014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkopaul Sarkar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03208544v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679652v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260085v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03232615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71903-6_25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03389513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02945170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laadhar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio Abrah&#227;o" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Amini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02945172v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598852v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605783v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_17" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605517v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598842v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01395900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912870" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Eholi&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398250v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Bouarech" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397388v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01395883v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379272v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01395880v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912847" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01172232v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01172223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01172218v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01132654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01223078v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005636204020409" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01099869v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052583v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01020051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052549v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01099860v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068547v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628194.2628208" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01099882v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01112901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056598v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01118757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin-Mejean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pastor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00995948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01019991v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie H. Youn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Fergerson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652085v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Folgieri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Falconer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488419v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558033v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam K. Parai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558036v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Alexander" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Callendar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492024v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489094v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ghazvinian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha F. Noy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276271v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276312v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492022v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271509v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00339373v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_29" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79968-9_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279660v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276324v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Griffith" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00107500v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/lirmm-00128314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110569v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915034_36" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH3PN8GR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250148v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108792v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250149v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191963v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269487v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenstadt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191962v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240849v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079485v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313031v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pittonet Gaiarin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ashley" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313036v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03630543v3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_17" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269813v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pitollat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndomassi Tando" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/325423" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360625v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01852073v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598854v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598856v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398252v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233; Yeumo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397465v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274540v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edbticdt2016.labri.fr/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.82" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052546v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castanier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00924265v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellule Ipad Des Enseignants de Polytech Montpellier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071822v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01112894v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271598v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271647v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297858v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276262v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605892v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Noy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300487v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297940v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297907v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297888v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300504v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Twigger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Smith" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajni Nigam" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300575v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164149v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bdspublishing.com/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360615v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106610v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312976v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312978v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024763v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928493v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Grau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Wilson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Everhardt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sofie Fink" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gonzalez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009365v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Grootveld" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gonz&#225;lez Guardia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506413v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Giaffreda" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davaadorj Battulga" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rauch" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghad Matar" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Cipriano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085829v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Onofrio" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467646v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Horton" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert van Geest" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanni Tujunen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493123v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678465v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Ramezani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891214v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Vendetti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493130v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678453v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678461v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290941v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O'Connor" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605918v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pittonet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boerman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loek Brinkman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330046v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Vendetti" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605844v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chue Hong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breitmoser" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Antonioletti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087929v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315001v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964791v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pesce" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Tennison" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Mey" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679503v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312971v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312974v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102805v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271531v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115389v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02133335v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312604v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Olavo Bonino da Silva Santos" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Guizzardi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Katsumi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605671v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Klan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1933/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187103v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frasson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2014.ticeconf.org/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00831757v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605917v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10874897" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313040v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huber" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7848126" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313039v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7848101" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891939v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892078v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a4e7ca194b116294ed28113cefc8da381f96e80" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892149v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamarque" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:97fc085739fa5013ef3ad9edd32f02c9efe1a5a3" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2404-1582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076431215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2364-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroportal.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mechhour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlp.2025.100180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Debisschop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2025.100991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Karam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fillies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicitas L&#246;ffler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13222-024-00474-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04290896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Corcho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajar Ekaputra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Heibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Micsik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03185-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735722v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darnala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1187090" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03630233v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131133" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809627v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Azouaou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.04.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01852080v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswanath Dutta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-018-0091-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine El Hassouni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Chentli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198270" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01934127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2429-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Harper" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Campbell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethalinda K S Cannon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Jung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Poelchau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bay088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Surroca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2017.10012219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Jonnagaddala" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01851988v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio A Lossio-Ventura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Bian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2018.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mart&#237;nez-Romero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. O&#8217;connor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Graybeal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pazos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0128-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lossio-Ventura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-015-9262-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00859846v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijkdb.2014010101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00622155v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Falconer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya F. Noy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2011.06.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489093v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Musen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H. Shah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-1-S1-S1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504107v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Baumgartner Jr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roeder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Baumgartner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq250" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492020v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L. Whetzel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dorf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp440" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipun Bhatia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Rubin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie P. Chiang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S9-S14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492025v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul J. Butte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S2-S1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2008-4203" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128326v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crub&#233;zy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loren&#231;o" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.208.2006.4.208-0895" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105302v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fiore" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09530-5_25" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02312-4_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166794v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928168v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Ambrosio Telles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Teixeira de Almeida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaudete Daltio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Maki Takemura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677414v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Franc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483699v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106533v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz O. Bonino da Silva Santos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pergl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088537v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47243-5_3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094847v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006444994" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW230014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkopaul Sarkar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03208544v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679652v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260085v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03232615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71903-6_25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03389513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02945170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laadhar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio Abrah&#227;o" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Amini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02945172v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598852v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605783v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_17" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605517v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598842v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01395900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912870" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Eholi&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398250v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Bouarech" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397388v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01395883v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01395880v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912847" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01172232v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01172218v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01172223v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01132654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01223078v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005636204020409" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01099869v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052583v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01020051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052549v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01099860v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068547v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628194.2628208" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068556v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01099882v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01112901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056598v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01118757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin-Mejean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pastor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00995948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01019991v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie H. Youn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Fergerson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652085v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Folgieri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Falconer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488419v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558033v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam K. Parai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558036v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Alexander" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Callendar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492024v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489094v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ghazvinian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha F. Noy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276271v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492022v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271509v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00339373v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_29" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79968-9_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279660v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276324v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Griffith" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00107500v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/lirmm-00128314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110569v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915034_36" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH3PN8GR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250148v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108792v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250149v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191963v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191962v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269487v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenstadt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240849v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079485v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313031v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pittonet Gaiarin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ashley" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313036v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03630543v3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_17" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269813v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pitollat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndomassi Tando" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/325423" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360625v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01852073v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598854v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598856v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398252v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233; Yeumo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397465v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274540v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edbticdt2016.labri.fr/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.82" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052546v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castanier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00924265v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellule Ipad Des Enseignants de Polytech Montpellier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071822v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01112894v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271598v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271647v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297858v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276262v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605892v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Noy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297940v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300487v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297907v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297888v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300504v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Twigger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Smith" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajni Nigam" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300575v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164149v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bdspublishing.com/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360615v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106610v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558462v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Filipi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Garc&#237;a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312976v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312978v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024763v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085855v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Everhardt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sofie Fink" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gonzalez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928493v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Grau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Wilson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009365v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Grootveld" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gonz&#225;lez Guardia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506413v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Giaffreda" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davaadorj Battulga" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rauch" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghad Matar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Cipriano" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467646v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Horton" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert van Geest" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanni Tujunen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085829v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Onofrio" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493123v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678465v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Ramezani" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891214v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Vendetti" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678453v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493130v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678461v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290941v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O'Connor" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605918v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pittonet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boerman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loek Brinkman" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605844v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chue Hong" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breitmoser" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Antonioletti" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330046v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494573v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Vendetti" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087929v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315001v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964791v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pesce" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Tennison" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Mey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679503v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312971v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312974v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102805v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271531v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115389v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02133335v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312604v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Olavo Bonino da Silva Santos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Guizzardi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Katsumi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605671v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Klan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1933/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187103v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frasson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2014.ticeconf.org/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00831757v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605917v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10874897" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313040v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huber" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7848126" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313039v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7848101" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891939v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892078v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a4e7ca194b116294ed28113cefc8da381f96e80" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892149v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamarque" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:97fc085739fa5013ef3ad9edd32f02c9efe1a5a3" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>