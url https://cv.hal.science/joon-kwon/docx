--- v1 (2026-03-24)
+++ v2 (2026-04-29)
@@ -949,122 +949,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Stochastic Bandits</w:t>
+                <w:t xml:space="preserve">Sparse stochastic bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vernade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2017 Conference on Learning Theory (COLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287913v1</w:t>
+                <w:t xml:space="preserve">hal-02734034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Stochastic Bandits</w:t>
               </w:r>
@@ -1093,250 +1093,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vernade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">COLT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089519v1</w:t>
+                <w:t xml:space="preserve">hal-02287913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online learning and Blackwell approachability with partial monitoring: optimal convergence rates</w:t>
+                <w:t xml:space="preserve">Sparse Stochastic Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vernade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Fort Lauderdale, United States</w:t>
+              <w:t xml:space="preserve">Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734035v1</w:t>
+                <w:t xml:space="preserve">hal-03089519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse stochastic bandits</w:t>
+                <w:t xml:space="preserve">Online learning and Blackwell approachability with partial monitoring: optimal convergence rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vernade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference on Learning Theory (COLT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">20. International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734034v1</w:t>
+                <w:t xml:space="preserve">hal-02734035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2348,51 +2348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712554v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2384" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2017008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bulk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dub&#233;arn&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e5d55f185fae7b64dd867a5ac05ae70cf9954dc5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712554v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2384" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2017008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734034v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bulk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dub&#233;arn&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e5d55f185fae7b64dd867a5ac05ae70cf9954dc5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>