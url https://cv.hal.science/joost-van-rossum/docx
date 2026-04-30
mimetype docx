--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -857,165 +857,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deification in Palamas and Aquinas (dedicated to the memory of Fr John Meyendorff, 1926-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">St Vladimir's Theological Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47, pp.365-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Eucharistie chez saint Grégoire Palamas: l'homélie sur &amp;quot;Les saints et redoutables mystères du Christ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost van Rossum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contacts - Revue française de l'orthodoxie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 202, pp.180-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245553v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04245672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory of Cyprus and Palamism</w:t>
               </w:r>
@@ -3670,51 +3670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5505F664"/>
+    <w:nsid w:val="0089A8AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3901,51 +3901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joost-van-rossum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201053365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3236149662180307020006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000460791588" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Rossum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stavrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03281404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joost-van-rossum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201053365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3236149662180307020006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000460791588" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Rossum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stavrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03281404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>