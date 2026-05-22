--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -788,234 +788,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deification in Palamas and Aquinas (dedicated to the memory of Fr John Meyendorff, 1926-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">St Vladimir's Theological Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47, pp.365-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Eucharistie chez saint Grégoire Palamas: l'homélie sur &amp;quot;Les saints et redoutables mystères du Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts - Revue française de l'orthodoxie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 202, pp.180-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Père Alexandre Schmemann (1921-1983): témoin du Royaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost van Rossum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Messager Orthodoxe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 139, pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245611v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04245553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory of Cyprus and Palamism</w:t>
               </w:r>
@@ -2688,165 +2688,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A &amp;quot;Theology of Facts&amp;quot;: Christ in the Theological Thought of Fr Georges Florovsky and Fr John Meyendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Living Christ. The Theological Legacy of Georges Florovsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T&amp;T Clark, pp.136-150, 2021, 978-0-5677-0046-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">My Teacher Fr Alexander (in Russian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost van Rossum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XPICTIANOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXX, Alexander Men' International Charity Society, pp.167-177, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252335v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04248686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux interprétations patristiques de Mt 10 : 23b: &amp;quot;Vous n'achèverez pas le tour des villes d'Israël avant que ne vienne le Fils d'Homme</w:t>
               </w:r>
@@ -3670,51 +3670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0089A8AB"/>
+    <w:nsid w:val="28855F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3901,51 +3901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joost-van-rossum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201053365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3236149662180307020006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000460791588" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Rossum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stavrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03281404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joost-van-rossum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201053365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3236149662180307020006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000460791588" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Rossum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stavrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03281404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>