--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -354,291 +354,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-Random Streams for Distributed and Parallel Stochastic Simulations on GP-GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Random Streams for Simulation Practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David R.C. Hill</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Kaba Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/jos.2012.8⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (10), pp.1427 - 1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.2942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099194v1</w:t>
+                <w:t xml:space="preserve">hal-01099203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Random Streams for Simulation Practitioners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudo-Random Streams for Distributed and Parallel Stochastic Simulations on GP-GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Kaba Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (10), pp.1427 - 1442. </w:t>
+              <w:t xml:space="preserve">Journal of Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.141 - 151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.2942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/jos.2012.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099203v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel stochastic simulations with rigorous distribution of pseudo-random numbers with DistMe: Application to life science simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kaba Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1327,278 +1327,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel stepwise stochastic simulation: Harnessing GPUs to Explore Possible Futures States of a Chromosome Folding Model Thanks to the Possible Futures Algorithm (PFA)</w:t>
+                <w:t xml:space="preserve">Prototyping Parallel Simulations on Manycore Architectures Using Scala: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGSIM-PADS’13 - ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2486092.2486114⟩</w:t>
+              <w:t xml:space="preserve">IEEE High Performance Computing and Simulation (HPCS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Helsinki, Finland. pp.405 - 412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2013.6641447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098546v1</w:t>
+                <w:t xml:space="preserve">hal-01098626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping Parallel Simulations on Manycore Architectures Using Scala: A Case Study</w:t>
+                <w:t xml:space="preserve">Parallel stepwise stochastic simulation: Harnessing GPUs to Explore Possible Futures States of a Chromosome Folding Model Thanks to the Possible Futures Algorithm (PFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE High Performance Computing and Simulation (HPCS) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Helsinki, Finland. pp.405 - 412, </w:t>
+              <w:t xml:space="preserve">SIGSIM-PADS’13 - ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montreal, Canada. pp.169 - 177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2013.6641447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2486092.2486114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098626v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThreadLocalMRG32k3a: A Statistically Sound Substitute to Pseudorandom Number Generation in Parallel Java Applications</w:t>
               </w:r>
@@ -2740,51 +2740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Passerat-Palmbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schweitzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pridi Siregar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3214" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2012.8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1883" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPCM3HKH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ziller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Usynin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Trask" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rueckert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Pennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2486092.2486114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266971" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266887" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PADS.2011.5936751" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083163v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083150v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00858735v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Passerat-Palmbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schweitzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pridi Siregar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3214" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099203v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2942" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2012.8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1883" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPCM3HKH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ziller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Usynin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Trask" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rueckert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641447" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Pennec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2486092.2486114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266971" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266887" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PADS.2011.5936751" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083163v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083150v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00858735v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>