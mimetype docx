--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -501,562 +501,562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix, désobéissance et influence au coeur de la crise. Question d'éthique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Méric</w:t>
+                <w:t xml:space="preserve">Flora Sfez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Krupicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covid-19 - Management et démocratie dans les organisations de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.145-162, 2025, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 656, 978-2-406-17911-5</w:t>
+              <w:t xml:space="preserve">Manager les résiliences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101428v1</w:t>
+                <w:t xml:space="preserve">hal-05498215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la gestion à la sidération - Manifestations et raisons d'un chaos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'organisation de l'entre-deux-crises. Une question de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Méric; Nicolas Moinet; Anne Krupicka; Flora Sfez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COVID 19. Management et démocratie dans les organisations de santé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+              <w:t xml:space="preserve">Management et démocratie dans les organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.21-38, 2025, Rencontres, 978-2-406-17913-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17913-9.p.0021⟩</w:t>
+              <w:t xml:space="preserve">, pp.103-121, 2025, Rencontres, n° 656, 978-2-406-17913-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17913-9.p.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931318v1</w:t>
+                <w:t xml:space="preserve">hal-04997762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation de l'entre-deux-crises. Une question de mémoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la gestion à la sidération - Manifestations et raisons d'un chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Méric; Nicolas Moinet; Anne Krupicka; Flora Sfez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management et démocratie dans les organisations de santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COVID 19. Management et démocratie dans les organisations de santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-38, 2025, Rencontres, 978-2-406-17913-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17913-9.p.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04997762v1</w:t>
+                <w:t xml:space="preserve">hal-04931318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix, désobéissance et influence au coeur de la crise. Question d'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flora Sfez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Krupicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manager les résiliences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t>
+              <w:t xml:space="preserve">Covid-19 - Management et démocratie dans les organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.145-162, 2025, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 656, 978-2-406-17911-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498215v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations organisationnelles en temps de crise. Bricolage organisé et bricolage organisant</w:t>
               </w:r>
@@ -1081,51 +1081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Sfez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Omari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante-de-la-gestion-a-la-sideration.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9.p.0021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04997762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante-l-organisation-dans-l-entre-deux-crises.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9.p.0103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Omari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04997762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante-l-organisation-dans-l-entre-deux-crises.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9.p.0103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante-de-la-gestion-a-la-sideration.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9.p.0021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>