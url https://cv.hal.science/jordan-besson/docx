--- v1 (2026-04-10)
+++ v2 (2026-05-15)
@@ -501,156 +501,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix, désobéissance et influence au coeur de la crise. Question d'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flora Sfez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Krupicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manager les résiliences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t>
+              <w:t xml:space="preserve">Covid-19 - Management et démocratie dans les organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.145-162, 2025, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 656, 978-2-406-17911-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498215v1</w:t>
+                <w:t xml:space="preserve">hal-05101428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation de l'entre-deux-crises. Une question de mémoire</w:t>
               </w:r>
@@ -662,145 +658,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Méric; Nicolas Moinet; Anne Krupicka; Flora Sfez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et démocratie dans les organisations de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 656, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-121, 2025, Rencontres, n° 656, 978-2-406-17913-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17913-9.p.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la gestion à la sidération - Manifestations et raisons d'un chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -809,254 +805,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Méric; Nicolas Moinet; Anne Krupicka; Flora Sfez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COVID 19. Management et démocratie dans les organisations de santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-38, 2025, Rencontres, 978-2-406-17913-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17913-9.p.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix, désobéissance et influence au coeur de la crise. Question d'éthique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Sfez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Krupicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covid-19 - Management et démocratie dans les organisations de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.145-162, 2025, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 656, 978-2-406-17911-5</w:t>
+              <w:t xml:space="preserve">Manager les résiliences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101428v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations organisationnelles en temps de crise. Bricolage organisé et bricolage organisant</w:t>
               </w:r>
@@ -1081,51 +1081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Sfez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Omari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04997762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante-l-organisation-dans-l-entre-deux-crises.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9.p.0103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante-de-la-gestion-a-la-sideration.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9.p.0021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Omari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04997762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante-l-organisation-dans-l-entre-deux-crises.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9.p.0103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante-de-la-gestion-a-la-sideration.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9.p.0021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>