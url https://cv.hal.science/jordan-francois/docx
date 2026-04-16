--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -412,443 +412,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weyl gravity and Cartan geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Lazzarini</w:t>
+                <w:t xml:space="preserve">BRST structure for the mixed Weyl-diffeomorphism residual symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.085032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.033504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248843v1</w:t>
+                <w:t xml:space="preserve">hal-01196637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRST structure for the mixed Weyl-diffeomorphism residual symmetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Lazzarini</w:t>
+                <w:t xml:space="preserve">Weyl gravity and Cartan geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (3), pp.033504. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (8), pp.085032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.085032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196637v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleon spin decomposition and differential geometry</w:t>
+                <w:t xml:space="preserve">Residual Weyl symmetry out of conformal geometry and its BRST structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lazzarini Serge</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.045014⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2015)195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091547v1</w:t>
+                <w:t xml:space="preserve">hal-01148261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Weyl symmetry out of conformal geometry and its BRST structure</w:t>
+                <w:t xml:space="preserve">Nucleon spin decomposition and differential geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Lazzarini</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazzarini Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 09, pp.195. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (4), pp.045014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2015)195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.045014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148261v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauge invariant composite fields out of connections, with examples</w:t>
               </w:r>
@@ -996,51 +996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauge field theories: various mathematical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazzarini Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masson Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1354,51 +1354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Attard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lazzarini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2019.103541" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Francois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab01af" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa627d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.085032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzarini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943595" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazzarini Serge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.045014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)195" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fournel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219887814500169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01217472v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Attard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lazzarini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2019.103541" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Francois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab01af" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa627d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.085032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazzarini Serge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.045014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fournel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219887814500169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01217472v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>