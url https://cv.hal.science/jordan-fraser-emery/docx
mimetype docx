--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordan Fraser EMERY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur Contractuel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jordan-fraser-emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2785-4914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283585951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Double docteur en Sciences de l’Information et de la Communication (Université Savoie Mont-Blanc, France) et en Psychologie Sociale de l’Art (Universidade de São Paulo, Brésil) mes recherches visuelles et ethnographiques portent sur les potentialités critiques des corporéités marginalisées ; une exploration à la croisée des approches sémiotiques, phénoménologiques et artistiques principalement dans l'espace urbain. Je suis actuellement enseignant-chercheur contractuel au Département Communication Hypermédia de l’Université Savoie Mont-Blanc, où je développe en équipe une pédagogie ancrée dans la recherche-création, particulièrement autour du genre et des dispositifs numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma formation au croisement de la communication, de la technologie et de l'art ainsi que mes expériences m'amènent à être capable de dialoguer avec des artistes, des développeurs, des responsables d'organisations socio-culturelles ainsi que des laboratoires de recherche. Je suis davantage tourné vers une connaissance générale du domaine de la création numérique et de son contexte culturel et technique. Connaissance qui trouve dans mon travail de thèse ainsi que dans le développement d'expériences en 3D (Jacentes &amp;quot;Gisant·e·s&amp;quot; 001, 2023), en VR-réalité virtuelle (RADICANT, 2019 & 2021) et en XR-réalité mixte (R/FRAME - Musée des Beaux-Arts de Chambéry, 2019) des formes de concrétisation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: as pinturas do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedades y Desigualdades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux des inégalités de genre sur les réseaux sociaux numériques : documentation de pratiques et retour réflexif sur un workshop ludopédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amalgame(s) de genres, modes et pratiques de la création et de la recherche en art et en éducation, 21, https://revuemultimodalites.com/articles/brandon_emery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, entre duas pontes: imagens de um espaço em tensão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais: práxis, interlocuções e confrontações, 1 (30), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, between two bridges: images of a space in tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais Vol.1: práxis, interlocuções e confrontações (30), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité et apports d’un workshop ludopédagogique à l’université : enjeux interdisciplinaires pour déjouer le genre et les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Méthodes innovantes de recherche en communication : nouvelles pratiques, nouveaux enjeux, 67, pp.75-96. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerpo y mirada del investigador con vídeo inmersivo en 360º</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artnodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Node. Media Artivism: On the Archaeology and History of Digital Culture for Social Change (33), https://raco.cat/index.php/Artnodes. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7238/artnodes.v0i33.417846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/faire les corporéités queers en contexte néolibéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Influence et rapports de minoration. Faire et défaire les normes dominantes à l’aune des logiques algorithmiques, 41 (1), https://journals.openedition.org/communication/18611. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127l1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et réflexions féministes sur une démarche ethnographique : captation 360° et restitution visuelle de pratiques queer brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Digital Methods and Fields: Feminist Perspectives, 17 (1 (33)), https://www.essachess.com/index.php/jcs/article/view/640. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/0YRK-1H54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un/framing the queer media body: a virtual reality experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Studies in Language, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, السردين Sardines philosophy, 7 (2), https://asjp.cerist.dz/en/article/255745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse, le film ou la cité : quelle Athéna brûler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif en contexte queer : entre 360° et réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis quelle marge ? Corps et sa/voir queer, corps et sa/voir universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Cultures Populaires, Cultures Savantes", séance "Drag shows et queer studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MARGE, Université Lyon 2, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour une contre-perception queer : des corporéités travestis in/formées par un défilé de mode brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporéités queer dans l’imaginaire contemporain : le corps queer comme arène des ontologies possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Bonenfant; Vincent Cliche, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club des Entreprises USMB: présentation du Département Communication Hypermédia et de nos dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA du Club des Entreprises - 13 mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des Entreprises de l'Université Savoie Mont Blanc, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfin’ Birds: IA’M On the Road Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AI.25: Art in the Age of AI - Actors in the Age of AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAAix, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécaniques d’altérité : la suite(case) de l’in/humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Rencontres d’Angoulême : comprendre et penser la bande dessinée. Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUIR Cold Case: otherness mechanisms in/between &amp;quot;] P P P [&amp;quot; and &amp;quot;R\FRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference of The Society for Phenomenology and Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordan Fraser Emery; Jacques Ibanez-Bueno, Mar 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampiriser la crypte cathodique : de l’augmentation d’un espace ressource, dans les expériences ] Pol Pipoling Project [ et Gisant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Identités désincarnées : corps, virtualité et reconstruction de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines Ben M'sik, Nov 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re/quête d'une esthétique numérique scientifique : re/placer les corps en ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVᵉ congrès de la SFSIC : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Scanning in São Paulo: a Certalian Inquiry into Urban Corporeality and Digital Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2º Congreso Internacional y Exposición del Centenario de Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Ricardo Prado Hurtado; Giorgia Arbuti, Oct 2025, Anáhuac, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills based approach, an example from the Communication Hypermedia Department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEAM STAFF WEEK: Une approche pédagogique pour développer l’interdisciplinarité dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APPRENDRE Department USMB, Nov 2024, Bourget-Du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os corpos esquecidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional Ciudades Latinoamericanas. Reflexiones desde la Mirada del Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de la UAEMEX, Apr 2024, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et perspectives féministes sur une démarche ethno-graphique 360° : la quête d'une esthétique numérique scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches féministes dans la recherche en sciences informatiques : pratiques scientifiques et artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interlab - Parité-Egalité-Altérité; Ircam - Centre Pompidou, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochette de Putes : une contre-appropriation manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études des doctorant·e·s du LLSETI - USMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Marcin Kurdyka, Apr 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts and Media: Information and communication Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steam staff week: an educational approach to develop interdisciplinary in higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc - Alliance UNITA., Oct 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l’étranger à soi : cas d’une réflexivité méthodologique à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale - Épistémologie des arts vivants : entre méthodes transdisciplinaires et réflexivité sur les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jade Cervetti; Violaine Dargent; Université d’Artois; Laboratoire Textes et Cultures, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braconnage queer : la pensée certalienne dans l’enquête sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Denis Laforgue; Pascal BouVier, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrelacer les statuts en ligne/hors-ligne : réflexions et réflexivité sur une démarche ethnographique multi-site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez-Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Le numérique comme méthodes et terrains : perspectives féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail Genre et Espace Numérique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação geral da tese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Patrimônios Culturais e Estética Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratório de Estudos em Psicologia da Arte; Instituto de Psicológica; Universidade de São Paulo, Aug 2023, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tearing city &amp; bodies on the ground: a photogrammetric experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Creative Psyche and Arts-Based Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Arts-Based Research Centre, Jun 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look at the stranger to oneself: queer(ing) the gaze in multi-site ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAA/CASCA Annual Meeting: Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée du contre-espace : cas d’étude à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: une esthétique de la situation pour interroger les corps genrés et racisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance : Séminaire transdisciplinaire entre Langue, Histoire, Cinéma, Littérature et Droits Civiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Emmanuel Broccio; Türk, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: o(s) rosto(s) do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Congreso Internacional Las Ciudades Latinoamericanas: Reflexiones desde la mirada del arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de Ciudad Universitaria, Apr 2023, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HyperUrbain 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khaldoun Zreik; Ali Rachidi; Nasreddine Bouhai, Nov 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l'étranger à soi : cas d'une réflexivité méthodologique visuelle à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Nov 2023, San Cristobal de La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming Queer Expressions: Mapping Queer Instagrammers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gender Studies: "Que(e)rying Gender"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Centre for Interdisciplinary Research; Birkbeck University of London; Olena Lytovka, Sep 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guma Joana : la ronde de l'exforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, expo, workshop, performance : le(s) corps de l'artiste en performance / XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Alice Cazaux; Aurélie Martinez, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a research alliance: feedback on a hybrid method of a participatory observation filmed in 360° and its virtual restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Dec 2022, San Cristobal de La Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies numériques des instagrammables queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la SFIFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les potentialités queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisant·e·s, une contre-topographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isa*Belle Vrammout; Marc Veyrat; Gaëtan Le Coarer; Rudy Rigoudy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24H/24 Paradise : Hommaages à Philippe Franck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Code</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-171, 2026, 978-2-9594297-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La princesse, la Pin-up ou la sorcière, le tarzan, le gros machin ou le maladroit : les affiches hautes en stéréotypes d’un festival de BD où l’éléphant a remplacé King Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Brandon; Gaëtan Le Coarer; Marc Veyrat; Khaldoun Zreik; Richard Spiteri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-ON] IMAGE : vers un nouveau contrat social de l'errance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.247-257, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey down memory lane: the mechanics of otherness in two digital devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Eduarda Vieira; Patrícia Moreira; Luís Teixeira; José Pinto; Fernando Contreras; Jacques Ibanez-Bueno; Cícero Inácio da Silva; Jane de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unveiling Diverse Heritages of Otherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, In press, Creativity, Heritage and the City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’œil de la ville, des corps gisants : une ethno-graphie critique de la multitude urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bédard; Peio Eliceiry; Luc Lévesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter, art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 145 : La vie par l'usage, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel; Les Editions Intervention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-33, 2025, 978-2-924298-87-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperurbain 9 : la ville dirigée par les données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions; Nasreddine Bouhaï; Khaldoun Zreik; Ali Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-93, 2024, 979-10-90094-71-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte de soutenance de thèse : « Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Études ethno-graphiques 360° au Brésil et en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTNODES - A quick talk for the Art, Science, Media &amp; Activism Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOTE - Projet de recherche de doctorat (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Études ethno-graphiques 360° au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc; Universidade de São Paulo, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04878043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordan Fraser EMERY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur Contractuel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jordan-fraser-emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2785-4914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283585951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Double docteur en Sciences de l’Information et de la Communication (Université Savoie Mont-Blanc, France) et en Psychologie Sociale de l’Art (Universidade de São Paulo, Brésil) mes recherches visuelles et ethnographiques portent sur les potentialités critiques des corporéités marginalisées ; une exploration à la croisée des approches sémiotiques, phénoménologiques et artistiques principalement dans l'espace urbain. Je suis actuellement enseignant-chercheur contractuel au Département Communication Hypermédia de l’Université Savoie Mont-Blanc, où je développe en équipe une pédagogie ancrée dans la recherche-création, particulièrement autour du genre et des dispositifs numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma formation au croisement de la communication, de la technologie et de l'art ainsi que mes expériences m'amènent à être capable de dialoguer avec des artistes, des développeurs, des responsables d'organisations socio-culturelles ainsi que des laboratoires de recherche. Je suis davantage tourné vers une connaissance générale du domaine de la création numérique et de son contexte culturel et technique. Connaissance qui trouve dans mon travail de thèse ainsi que dans le développement d'expériences en 3D (Jacentes &amp;quot;Gisant·e·s&amp;quot; 001, 2023), en VR-réalité virtuelle (RADICANT, 2019 & 2021) et en XR-réalité mixte (R/FRAME - Musée des Beaux-Arts de Chambéry, 2019) des formes de concrétisation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: as pinturas do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedades y Desigualdades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux des inégalités de genre sur les réseaux sociaux numériques : documentation de pratiques et retour réflexif sur un workshop ludopédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amalgame(s) de genres, modes et pratiques de la création et de la recherche en art et en éducation, 21, https://revuemultimodalites.com/articles/brandon_emery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, entre duas pontes: imagens de um espaço em tensão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais: práxis, interlocuções e confrontações, 1 (30), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, between two bridges: images of a space in tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais Vol.1: práxis, interlocuções e confrontações (30), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité et apports d’un workshop ludopédagogique à l’université : enjeux interdisciplinaires pour déjouer le genre et les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Méthodes innovantes de recherche en communication : nouvelles pratiques, nouveaux enjeux, 67, pp.75-96. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerpo y mirada del investigador con vídeo inmersivo en 360º</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artnodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Node. Media Artivism: On the Archaeology and History of Digital Culture for Social Change (33), https://raco.cat/index.php/Artnodes. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7238/artnodes.v0i33.417846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/faire les corporéités queers en contexte néolibéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Influence et rapports de minoration. Faire et défaire les normes dominantes à l’aune des logiques algorithmiques, 41 (1), https://journals.openedition.org/communication/18611. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127l1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et réflexions féministes sur une démarche ethnographique : captation 360° et restitution visuelle de pratiques queer brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Digital Methods and Fields: Feminist Perspectives, 17 (1 (33)), https://www.essachess.com/index.php/jcs/article/view/640. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/0YRK-1H54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un/framing the queer media body: a virtual reality experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Studies in Language, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, السردين Sardines philosophy, 7 (2), https://asjp.cerist.dz/en/article/255745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse, le film ou la cité : quelle Athéna brûler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif en contexte queer : entre 360° et réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis quelle marge ? Corps et sa/voir queer, corps et sa/voir universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Cultures Populaires, Cultures Savantes", séance "Drag shows et queer studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MARGE, Université Lyon 2, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour une contre-perception queer : des corporéités travestis in/formées par un défilé de mode brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporéités queer dans l’imaginaire contemporain : le corps queer comme arène des ontologies possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Bonenfant; Vincent Cliche, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club des Entreprises USMB: présentation du Département Communication Hypermédia et de nos dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA du Club des Entreprises - 13 mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des Entreprises de l'Université Savoie Mont Blanc, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfin’ Birds: IA’M On the Road Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AI.25: Art in the Age of AI - Actors in the Age of AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAAix, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécaniques d’altérité : la suite(case) de l’in/humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Rencontres d’Angoulême : comprendre et penser la bande dessinée. Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUIR Cold Case: otherness mechanisms in/between &amp;quot;] P P P [&amp;quot; and &amp;quot;R\FRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference of The Society for Phenomenology and Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordan Fraser Emery; Jacques Ibanez-Bueno, Mar 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampiriser la crypte cathodique : de l’augmentation d’un espace ressource, dans les expériences ] Pol Pipoling Project [ et Gisant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Identités désincarnées : corps, virtualité et reconstruction de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines Ben M'sik, Nov 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Scanning in São Paulo: a Certalian Inquiry into Urban Corporeality and Digital Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2º Congreso Internacional y Exposición del Centenario de Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Ricardo Prado Hurtado; Giorgia Arbuti, Oct 2025, Anáhuac, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re/quête d'une esthétique numérique scientifique : re/placer les corps en ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVᵉ congrès de la SFSIC : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills based approach, an example from the Communication Hypermedia Department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEAM STAFF WEEK: Une approche pédagogique pour développer l’interdisciplinarité dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APPRENDRE Department USMB, Nov 2024, Bourget-Du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os corpos esquecidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional Ciudades Latinoamericanas. Reflexiones desde la Mirada del Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de la UAEMEX, Apr 2024, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et perspectives féministes sur une démarche ethno-graphique 360° : la quête d'une esthétique numérique scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches féministes dans la recherche en sciences informatiques : pratiques scientifiques et artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interlab - Parité-Egalité-Altérité; Ircam - Centre Pompidou, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochette de Putes : une contre-appropriation manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études des doctorant·e·s du LLSETI - USMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Marcin Kurdyka, Apr 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts and Media: Information and communication Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steam staff week: an educational approach to develop interdisciplinary in higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc - Alliance UNITA., Oct 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l’étranger à soi : cas d’une réflexivité méthodologique à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale - Épistémologie des arts vivants : entre méthodes transdisciplinaires et réflexivité sur les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jade Cervetti; Violaine Dargent; Université d’Artois; Laboratoire Textes et Cultures, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação geral da tese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Patrimônios Culturais e Estética Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratório de Estudos em Psicologia da Arte; Instituto de Psicológica; Universidade de São Paulo, Aug 2023, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tearing city &amp; bodies on the ground: a photogrammetric experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Creative Psyche and Arts-Based Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Arts-Based Research Centre, Jun 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braconnage queer : la pensée certalienne dans l’enquête sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Denis Laforgue; Pascal BouVier, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrelacer les statuts en ligne/hors-ligne : réflexions et réflexivité sur une démarche ethnographique multi-site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez-Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Le numérique comme méthodes et terrains : perspectives féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail Genre et Espace Numérique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look at the stranger to oneself: queer(ing) the gaze in multi-site ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAA/CASCA Annual Meeting: Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée du contre-espace : cas d’étude à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: une esthétique de la situation pour interroger les corps genrés et racisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance : Séminaire transdisciplinaire entre Langue, Histoire, Cinéma, Littérature et Droits Civiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Emmanuel Broccio; Türk, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: o(s) rosto(s) do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Congreso Internacional Las Ciudades Latinoamericanas: Reflexiones desde la mirada del arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de Ciudad Universitaria, Apr 2023, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HyperUrbain 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khaldoun Zreik; Ali Rachidi; Nasreddine Bouhai, Nov 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l'étranger à soi : cas d'une réflexivité méthodologique visuelle à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Nov 2023, San Cristobal de La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming Queer Expressions: Mapping Queer Instagrammers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gender Studies: "Que(e)rying Gender"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Centre for Interdisciplinary Research; Birkbeck University of London; Olena Lytovka, Sep 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guma Joana : la ronde de l'exforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, expo, workshop, performance : le(s) corps de l'artiste en performance / XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Alice Cazaux; Aurélie Martinez, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a research alliance: feedback on a hybrid method of a participatory observation filmed in 360° and its virtual restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Dec 2022, San Cristobal de La Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies numériques des instagrammables queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la SFIFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les potentialités queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisant·e·s, une contre-topographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isa*Belle Vrammout; Marc Veyrat; Gaëtan Le Coarer; Rudy Rigoudy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24H/24 Paradise : Hommaages à Philippe Franck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Code</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-171, 2026, 978-2-9594297-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La princesse, la Pin-up ou la sorcière, le tarzan, le gros machin ou le maladroit : les affiches hautes en stéréotypes d’un festival de BD où l’éléphant a remplacé King Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Brandon; Gaëtan Le Coarer; Marc Veyrat; Khaldoun Zreik; Richard Spiteri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-ON] IMAGE : vers un nouveau contrat social de l'errance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.247-257, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey down memory lane: the mechanics of otherness in two digital devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Eduarda Vieira; Patrícia Moreira; Luís Teixeira; José Pinto; Fernando Contreras; Jacques Ibanez-Bueno; Cícero Inácio da Silva; Jane de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unveiling Diverse Heritages of Otherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, In press, Creativity, Heritage and the City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’œil de la ville, des corps gisants : une ethno-graphie critique de la multitude urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bédard; Peio Eliceiry; Luc Lévesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter, art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 145 : La vie par l'usage, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel; Les Editions Intervention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-33, 2025, 978-2-924298-87-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperurbain 9 : la ville dirigée par les données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions; Nasreddine Bouhaï; Khaldoun Zreik; Ali Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-93, 2024, 979-10-90094-71-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTNODES - A quick talk for the Art, Science, Media &amp; Activism Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOTE - Projet de recherche de doctorat (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Études ethno-graphiques 360° au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc; Universidade de São Paulo, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04878043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Etudes ethno-graphiques 360° au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc; Universidade de São Paulo (Brésil), 2024. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024CHAMA052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05585246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD717030"/>
+    <w:nsid w:val="7F14926C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordan-fraser-emery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2785-4914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283585951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102893v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/2175-974x.virus.v30.239966" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin Carrillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7238/artnodes.v0i33.417846" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/0YRK-1H54" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348343v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nocode-editions.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-lelieu.org/revues/inter145/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.org/edition/livres/ing/hyperurbain9.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829055v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04878043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordan-fraser-emery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2785-4914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283585951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102893v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/2175-974x.virus.v30.239966" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin Carrillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7238/artnodes.v0i33.417846" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/0YRK-1H54" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348343v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nocode-editions.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-lelieu.org/revues/inter145/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.org/edition/livres/ing/hyperurbain9.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04878043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05585246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>