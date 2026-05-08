--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordan Fraser EMERY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur Contractuel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jordan-fraser-emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2785-4914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283585951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Double docteur en Sciences de l’Information et de la Communication (Université Savoie Mont-Blanc, France) et en Psychologie Sociale de l’Art (Universidade de São Paulo, Brésil) mes recherches visuelles et ethnographiques portent sur les potentialités critiques des corporéités marginalisées ; une exploration à la croisée des approches sémiotiques, phénoménologiques et artistiques principalement dans l'espace urbain. Je suis actuellement enseignant-chercheur contractuel au Département Communication Hypermédia de l’Université Savoie Mont-Blanc, où je développe en équipe une pédagogie ancrée dans la recherche-création, particulièrement autour du genre et des dispositifs numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma formation au croisement de la communication, de la technologie et de l'art ainsi que mes expériences m'amènent à être capable de dialoguer avec des artistes, des développeurs, des responsables d'organisations socio-culturelles ainsi que des laboratoires de recherche. Je suis davantage tourné vers une connaissance générale du domaine de la création numérique et de son contexte culturel et technique. Connaissance qui trouve dans mon travail de thèse ainsi que dans le développement d'expériences en 3D (Jacentes &amp;quot;Gisant·e·s&amp;quot; 001, 2023), en VR-réalité virtuelle (RADICANT, 2019 & 2021) et en XR-réalité mixte (R/FRAME - Musée des Beaux-Arts de Chambéry, 2019) des formes de concrétisation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: as pinturas do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedades y Desigualdades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux des inégalités de genre sur les réseaux sociaux numériques : documentation de pratiques et retour réflexif sur un workshop ludopédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amalgame(s) de genres, modes et pratiques de la création et de la recherche en art et en éducation, 21, https://revuemultimodalites.com/articles/brandon_emery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, entre duas pontes: imagens de um espaço em tensão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais: práxis, interlocuções e confrontações, 1 (30), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, between two bridges: images of a space in tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais Vol.1: práxis, interlocuções e confrontações (30), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité et apports d’un workshop ludopédagogique à l’université : enjeux interdisciplinaires pour déjouer le genre et les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Méthodes innovantes de recherche en communication : nouvelles pratiques, nouveaux enjeux, 67, pp.75-96. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerpo y mirada del investigador con vídeo inmersivo en 360º</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artnodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Node. Media Artivism: On the Archaeology and History of Digital Culture for Social Change (33), https://raco.cat/index.php/Artnodes. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7238/artnodes.v0i33.417846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/faire les corporéités queers en contexte néolibéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Influence et rapports de minoration. Faire et défaire les normes dominantes à l’aune des logiques algorithmiques, 41 (1), https://journals.openedition.org/communication/18611. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127l1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et réflexions féministes sur une démarche ethnographique : captation 360° et restitution visuelle de pratiques queer brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Digital Methods and Fields: Feminist Perspectives, 17 (1 (33)), https://www.essachess.com/index.php/jcs/article/view/640. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/0YRK-1H54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un/framing the queer media body: a virtual reality experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Studies in Language, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, السردين Sardines philosophy, 7 (2), https://asjp.cerist.dz/en/article/255745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse, le film ou la cité : quelle Athéna brûler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif en contexte queer : entre 360° et réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis quelle marge ? Corps et sa/voir queer, corps et sa/voir universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Cultures Populaires, Cultures Savantes", séance "Drag shows et queer studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MARGE, Université Lyon 2, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour une contre-perception queer : des corporéités travestis in/formées par un défilé de mode brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporéités queer dans l’imaginaire contemporain : le corps queer comme arène des ontologies possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Bonenfant; Vincent Cliche, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club des Entreprises USMB: présentation du Département Communication Hypermédia et de nos dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA du Club des Entreprises - 13 mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des Entreprises de l'Université Savoie Mont Blanc, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfin’ Birds: IA’M On the Road Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AI.25: Art in the Age of AI - Actors in the Age of AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAAix, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécaniques d’altérité : la suite(case) de l’in/humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Rencontres d’Angoulême : comprendre et penser la bande dessinée. Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUIR Cold Case: otherness mechanisms in/between &amp;quot;] P P P [&amp;quot; and &amp;quot;R\FRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference of The Society for Phenomenology and Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordan Fraser Emery; Jacques Ibanez-Bueno, Mar 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampiriser la crypte cathodique : de l’augmentation d’un espace ressource, dans les expériences ] Pol Pipoling Project [ et Gisant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Identités désincarnées : corps, virtualité et reconstruction de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines Ben M'sik, Nov 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Scanning in São Paulo: a Certalian Inquiry into Urban Corporeality and Digital Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2º Congreso Internacional y Exposición del Centenario de Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Ricardo Prado Hurtado; Giorgia Arbuti, Oct 2025, Anáhuac, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re/quête d'une esthétique numérique scientifique : re/placer les corps en ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVᵉ congrès de la SFSIC : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills based approach, an example from the Communication Hypermedia Department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEAM STAFF WEEK: Une approche pédagogique pour développer l’interdisciplinarité dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APPRENDRE Department USMB, Nov 2024, Bourget-Du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os corpos esquecidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional Ciudades Latinoamericanas. Reflexiones desde la Mirada del Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de la UAEMEX, Apr 2024, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et perspectives féministes sur une démarche ethno-graphique 360° : la quête d'une esthétique numérique scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches féministes dans la recherche en sciences informatiques : pratiques scientifiques et artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interlab - Parité-Egalité-Altérité; Ircam - Centre Pompidou, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochette de Putes : une contre-appropriation manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études des doctorant·e·s du LLSETI - USMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Marcin Kurdyka, Apr 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts and Media: Information and communication Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steam staff week: an educational approach to develop interdisciplinary in higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc - Alliance UNITA., Oct 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l’étranger à soi : cas d’une réflexivité méthodologique à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale - Épistémologie des arts vivants : entre méthodes transdisciplinaires et réflexivité sur les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jade Cervetti; Violaine Dargent; Université d’Artois; Laboratoire Textes et Cultures, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação geral da tese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Patrimônios Culturais e Estética Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratório de Estudos em Psicologia da Arte; Instituto de Psicológica; Universidade de São Paulo, Aug 2023, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tearing city &amp; bodies on the ground: a photogrammetric experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Creative Psyche and Arts-Based Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Arts-Based Research Centre, Jun 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braconnage queer : la pensée certalienne dans l’enquête sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Denis Laforgue; Pascal BouVier, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrelacer les statuts en ligne/hors-ligne : réflexions et réflexivité sur une démarche ethnographique multi-site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez-Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Le numérique comme méthodes et terrains : perspectives féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail Genre et Espace Numérique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look at the stranger to oneself: queer(ing) the gaze in multi-site ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAA/CASCA Annual Meeting: Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée du contre-espace : cas d’étude à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: une esthétique de la situation pour interroger les corps genrés et racisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance : Séminaire transdisciplinaire entre Langue, Histoire, Cinéma, Littérature et Droits Civiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Emmanuel Broccio; Türk, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: o(s) rosto(s) do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Congreso Internacional Las Ciudades Latinoamericanas: Reflexiones desde la mirada del arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de Ciudad Universitaria, Apr 2023, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HyperUrbain 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khaldoun Zreik; Ali Rachidi; Nasreddine Bouhai, Nov 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l'étranger à soi : cas d'une réflexivité méthodologique visuelle à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Nov 2023, San Cristobal de La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming Queer Expressions: Mapping Queer Instagrammers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gender Studies: "Que(e)rying Gender"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Centre for Interdisciplinary Research; Birkbeck University of London; Olena Lytovka, Sep 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guma Joana : la ronde de l'exforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, expo, workshop, performance : le(s) corps de l'artiste en performance / XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Alice Cazaux; Aurélie Martinez, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a research alliance: feedback on a hybrid method of a participatory observation filmed in 360° and its virtual restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Dec 2022, San Cristobal de La Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies numériques des instagrammables queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la SFIFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les potentialités queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisant·e·s, une contre-topographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isa*Belle Vrammout; Marc Veyrat; Gaëtan Le Coarer; Rudy Rigoudy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24H/24 Paradise : Hommaages à Philippe Franck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Code</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-171, 2026, 978-2-9594297-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La princesse, la Pin-up ou la sorcière, le tarzan, le gros machin ou le maladroit : les affiches hautes en stéréotypes d’un festival de BD où l’éléphant a remplacé King Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Brandon; Gaëtan Le Coarer; Marc Veyrat; Khaldoun Zreik; Richard Spiteri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-ON] IMAGE : vers un nouveau contrat social de l'errance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.247-257, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey down memory lane: the mechanics of otherness in two digital devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Eduarda Vieira; Patrícia Moreira; Luís Teixeira; José Pinto; Fernando Contreras; Jacques Ibanez-Bueno; Cícero Inácio da Silva; Jane de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unveiling Diverse Heritages of Otherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, In press, Creativity, Heritage and the City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’œil de la ville, des corps gisants : une ethno-graphie critique de la multitude urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bédard; Peio Eliceiry; Luc Lévesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter, art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 145 : La vie par l'usage, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel; Les Editions Intervention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-33, 2025, 978-2-924298-87-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperurbain 9 : la ville dirigée par les données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions; Nasreddine Bouhaï; Khaldoun Zreik; Ali Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-93, 2024, 979-10-90094-71-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTNODES - A quick talk for the Art, Science, Media &amp; Activism Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOTE - Projet de recherche de doctorat (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Études ethno-graphiques 360° au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc; Universidade de São Paulo, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04878043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Etudes ethno-graphiques 360° au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc; Universidade de São Paulo (Brésil), 2024. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024CHAMA052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05585246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordan Fraser EMERY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur Contractuel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jordan-fraser-emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2785-4914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283585951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Double docteur en Sciences de l’Information et de la Communication (Université Savoie Mont-Blanc, France) et en Psychologie Sociale de l’Art (Universidade de São Paulo, Brésil) mes recherches visuelles et ethnographiques portent sur les potentialités critiques des corporéités marginalisées ; une exploration à la croisée des approches sémiotiques, phénoménologiques et artistiques principalement dans l'espace urbain. Je suis actuellement enseignant-chercheur contractuel au Département Communication Hypermédia de l’Université Savoie Mont-Blanc, où je développe en équipe une pédagogie ancrée dans la recherche-création, particulièrement autour du genre et des dispositifs numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma formation au croisement de la communication, de la technologie et de l'art ainsi que mes expériences m'amènent à être capable de dialoguer avec des artistes, des développeurs, des responsables d'organisations socio-culturelles ainsi que des laboratoires de recherche. Je suis davantage tourné vers une connaissance générale du domaine de la création numérique et de son contexte culturel et technique. Connaissance qui trouve dans mon travail de thèse ainsi que dans le développement d'expériences en 3D (Jacentes &amp;quot;Gisant·e·s&amp;quot; 001, 2023), en VR-réalité virtuelle (RADICANT, 2019 & 2021) et en XR-réalité mixte (R/FRAME - Musée des Beaux-Arts de Chambéry, 2019) des formes de concrétisation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux des inégalités de genre sur les réseaux sociaux numériques : documentation de pratiques et retour réflexif sur un workshop ludopédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amalgame(s) de genres, modes et pratiques de la création et de la recherche en art et en éducation, 21, https://revuemultimodalites.com/articles/brandon_emery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: as pinturas do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedades y Desigualdades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, entre duas pontes: imagens de um espaço em tensão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais: práxis, interlocuções e confrontações, 1 (30), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, between two bridges: images of a space in tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais Vol.1: práxis, interlocuções e confrontações (30), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité et apports d’un workshop ludopédagogique à l’université : enjeux interdisciplinaires pour déjouer le genre et les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Méthodes innovantes de recherche en communication : nouvelles pratiques, nouveaux enjeux, 67, pp.75-96. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/faire les corporéités queers en contexte néolibéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Influence et rapports de minoration. Faire et défaire les normes dominantes à l’aune des logiques algorithmiques, 41 (1), https://journals.openedition.org/communication/18611. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127l1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerpo y mirada del investigador con vídeo inmersivo en 360º</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artnodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Node. Media Artivism: On the Archaeology and History of Digital Culture for Social Change (33), https://raco.cat/index.php/Artnodes. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7238/artnodes.v0i33.417846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et réflexions féministes sur une démarche ethnographique : captation 360° et restitution visuelle de pratiques queer brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Digital Methods and Fields: Feminist Perspectives, 17 (1 (33)), https://www.essachess.com/index.php/jcs/article/view/640. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/0YRK-1H54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un/framing the queer media body: a virtual reality experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Studies in Language, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, السردين Sardines philosophy, 7 (2), https://asjp.cerist.dz/en/article/255745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse, le film ou la cité : quelle Athéna brûler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif en contexte queer : entre 360° et réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis quelle marge ? Corps et sa/voir queer, corps et sa/voir universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Cultures Populaires, Cultures Savantes", séance "Drag shows et queer studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MARGE, Université Lyon 2, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfin’ Birds: IA’M On the Road Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AI.25: Art in the Age of AI - Actors in the Age of AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAAix, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour une contre-perception queer : des corporéités travestis in/formées par un défilé de mode brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporéités queer dans l’imaginaire contemporain : le corps queer comme arène des ontologies possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Bonenfant; Vincent Cliche, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club des Entreprises USMB: présentation du Département Communication Hypermédia et de nos dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA du Club des Entreprises - 13 mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des Entreprises de l'Université Savoie Mont Blanc, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécaniques d’altérité : la suite(case) de l’in/humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Rencontres d’Angoulême : comprendre et penser la bande dessinée. Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUIR Cold Case: otherness mechanisms in/between &amp;quot;] P P P [&amp;quot; and &amp;quot;R\FRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference of The Society for Phenomenology and Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordan Fraser Emery; Jacques Ibanez-Bueno, Mar 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampiriser la crypte cathodique : de l’augmentation d’un espace ressource, dans les expériences ] Pol Pipoling Project [ et Gisant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Identités désincarnées : corps, virtualité et reconstruction de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines Ben M'sik, Nov 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re/quête d'une esthétique numérique scientifique : re/placer les corps en ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVᵉ congrès de la SFSIC : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Scanning in São Paulo: a Certalian Inquiry into Urban Corporeality and Digital Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2º Congreso Internacional y Exposición del Centenario de Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Ricardo Prado Hurtado; Giorgia Arbuti, Oct 2025, Anáhuac, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os corpos esquecidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional Ciudades Latinoamericanas. Reflexiones desde la Mirada del Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de la UAEMEX, Apr 2024, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et perspectives féministes sur une démarche ethno-graphique 360° : la quête d'une esthétique numérique scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches féministes dans la recherche en sciences informatiques : pratiques scientifiques et artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interlab - Parité-Egalité-Altérité; Ircam - Centre Pompidou, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills based approach, an example from the Communication Hypermedia Department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEAM STAFF WEEK: Une approche pédagogique pour développer l’interdisciplinarité dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APPRENDRE Department USMB, Nov 2024, Bourget-Du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochette de Putes : une contre-appropriation manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études des doctorant·e·s du LLSETI - USMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Marcin Kurdyka, Apr 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts and Media: Information and communication Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steam staff week: an educational approach to develop interdisciplinary in higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc - Alliance UNITA., Oct 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look at the stranger to oneself: queer(ing) the gaze in multi-site ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAA/CASCA Annual Meeting: Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée du contre-espace : cas d’étude à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação geral da tese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Patrimônios Culturais e Estética Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratório de Estudos em Psicologia da Arte; Instituto de Psicológica; Universidade de São Paulo, Aug 2023, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tearing city &amp; bodies on the ground: a photogrammetric experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Creative Psyche and Arts-Based Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Arts-Based Research Centre, Jun 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braconnage queer : la pensée certalienne dans l’enquête sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Denis Laforgue; Pascal BouVier, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrelacer les statuts en ligne/hors-ligne : réflexions et réflexivité sur une démarche ethnographique multi-site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez-Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Le numérique comme méthodes et terrains : perspectives féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail Genre et Espace Numérique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l’étranger à soi : cas d’une réflexivité méthodologique à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale - Épistémologie des arts vivants : entre méthodes transdisciplinaires et réflexivité sur les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jade Cervetti; Violaine Dargent; Université d’Artois; Laboratoire Textes et Cultures, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: une esthétique de la situation pour interroger les corps genrés et racisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance : Séminaire transdisciplinaire entre Langue, Histoire, Cinéma, Littérature et Droits Civiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Emmanuel Broccio; Türk, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: o(s) rosto(s) do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Congreso Internacional Las Ciudades Latinoamericanas: Reflexiones desde la mirada del arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de Ciudad Universitaria, Apr 2023, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HyperUrbain 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khaldoun Zreik; Ali Rachidi; Nasreddine Bouhai, Nov 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l'étranger à soi : cas d'une réflexivité méthodologique visuelle à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Nov 2023, San Cristobal de La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guma Joana : la ronde de l'exforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, expo, workshop, performance : le(s) corps de l'artiste en performance / XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Alice Cazaux; Aurélie Martinez, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming Queer Expressions: Mapping Queer Instagrammers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gender Studies: "Que(e)rying Gender"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Centre for Interdisciplinary Research; Birkbeck University of London; Olena Lytovka, Sep 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a research alliance: feedback on a hybrid method of a participatory observation filmed in 360° and its virtual restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Dec 2022, San Cristobal de La Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies numériques des instagrammables queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la SFIFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les potentialités queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisant·e·s, une contre-topographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isa*Belle Vrammout; Marc Veyrat; Gaëtan Le Coarer; Rudy Rigoudy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24H/24 Paradise : Hommaages à Philippe Franck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Code</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-171, 2026, 978-2-9594297-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La princesse, la Pin-up ou la sorcière, le tarzan, le gros machin ou le maladroit : les affiches hautes en stéréotypes d’un festival de BD où l’éléphant a remplacé King Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Brandon; Gaëtan Le Coarer; Marc Veyrat; Khaldoun Zreik; Richard Spiteri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-ON] IMAGE : vers un nouveau contrat social de l'errance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.247-257, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey down memory lane: the mechanics of otherness in two digital devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Eduarda Vieira; Patrícia Moreira; Luís Teixeira; José Pinto; Fernando Contreras; Jacques Ibanez-Bueno; Cícero Inácio da Silva; Jane de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unveiling Diverse Heritages of Otherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, In press, Creativity, Heritage and the City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’œil de la ville, des corps gisants : une ethno-graphie critique de la multitude urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bédard; Peio Eliceiry; Luc Lévesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter, art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 145 : La vie par l'usage, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel; Les Editions Intervention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-33, 2025, 978-2-924298-87-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperurbain 9 : la ville dirigée par les données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions; Nasreddine Bouhaï; Khaldoun Zreik; Ali Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-93, 2024, 979-10-90094-71-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTNODES - A quick talk for the Art, Science, Media &amp; Activism Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOTE - Projet de recherche de doctorat (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Études ethno-graphiques 360° au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc; Universidade de São Paulo, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04878043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Etudes ethno-graphiques 360° au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc; Universidade de São Paulo (Brésil), 2024. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024CHAMA052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05585246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F14926C"/>
+    <w:nsid w:val="1D215CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordan-fraser-emery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2785-4914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283585951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102893v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/2175-974x.virus.v30.239966" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin Carrillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7238/artnodes.v0i33.417846" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/0YRK-1H54" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348343v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nocode-editions.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-lelieu.org/revues/inter145/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.org/edition/livres/ing/hyperurbain9.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04878043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05585246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordan-fraser-emery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2785-4914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283585951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/2175-974x.virus.v30.239966" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin Carrillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7238/artnodes.v0i33.417846" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/0YRK-1H54" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348343v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nocode-editions.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-lelieu.org/revues/inter145/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.org/edition/livres/ing/hyperurbain9.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04878043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05585246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>