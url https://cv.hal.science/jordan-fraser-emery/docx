--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordan Fraser EMERY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur Contractuel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jordan-fraser-emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2785-4914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283585951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Double docteur en Sciences de l’Information et de la Communication (Université Savoie Mont-Blanc, France) et en Psychologie Sociale de l’Art (Universidade de São Paulo, Brésil) mes recherches visuelles et ethnographiques portent sur les potentialités critiques des corporéités marginalisées ; une exploration à la croisée des approches sémiotiques, phénoménologiques et artistiques principalement dans l'espace urbain. Je suis actuellement enseignant-chercheur contractuel au Département Communication Hypermédia de l’Université Savoie Mont-Blanc, où je développe en équipe une pédagogie ancrée dans la recherche-création, particulièrement autour du genre et des dispositifs numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma formation au croisement de la communication, de la technologie et de l'art ainsi que mes expériences m'amènent à être capable de dialoguer avec des artistes, des développeurs, des responsables d'organisations socio-culturelles ainsi que des laboratoires de recherche. Je suis davantage tourné vers une connaissance générale du domaine de la création numérique et de son contexte culturel et technique. Connaissance qui trouve dans mon travail de thèse ainsi que dans le développement d'expériences en 3D (Jacentes &amp;quot;Gisant·e·s&amp;quot; 001, 2023), en VR-réalité virtuelle (RADICANT, 2019 & 2021) et en XR-réalité mixte (R/FRAME - Musée des Beaux-Arts de Chambéry, 2019) des formes de concrétisation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux des inégalités de genre sur les réseaux sociaux numériques : documentation de pratiques et retour réflexif sur un workshop ludopédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amalgame(s) de genres, modes et pratiques de la création et de la recherche en art et en éducation, 21, https://revuemultimodalites.com/articles/brandon_emery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: as pinturas do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedades y Desigualdades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, entre duas pontes: imagens de um espaço em tensão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais: práxis, interlocuções e confrontações, 1 (30), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, between two bridges: images of a space in tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais Vol.1: práxis, interlocuções e confrontações (30), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité et apports d’un workshop ludopédagogique à l’université : enjeux interdisciplinaires pour déjouer le genre et les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Méthodes innovantes de recherche en communication : nouvelles pratiques, nouveaux enjeux, 67, pp.75-96. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/faire les corporéités queers en contexte néolibéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Influence et rapports de minoration. Faire et défaire les normes dominantes à l’aune des logiques algorithmiques, 41 (1), https://journals.openedition.org/communication/18611. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127l1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerpo y mirada del investigador con vídeo inmersivo en 360º</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artnodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Node. Media Artivism: On the Archaeology and History of Digital Culture for Social Change (33), https://raco.cat/index.php/Artnodes. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7238/artnodes.v0i33.417846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et réflexions féministes sur une démarche ethnographique : captation 360° et restitution visuelle de pratiques queer brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Digital Methods and Fields: Feminist Perspectives, 17 (1 (33)), https://www.essachess.com/index.php/jcs/article/view/640. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/0YRK-1H54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un/framing the queer media body: a virtual reality experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Studies in Language, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, السردين Sardines philosophy, 7 (2), https://asjp.cerist.dz/en/article/255745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse, le film ou la cité : quelle Athéna brûler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif en contexte queer : entre 360° et réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis quelle marge ? Corps et sa/voir queer, corps et sa/voir universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Cultures Populaires, Cultures Savantes", séance "Drag shows et queer studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MARGE, Université Lyon 2, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfin’ Birds: IA’M On the Road Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AI.25: Art in the Age of AI - Actors in the Age of AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAAix, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour une contre-perception queer : des corporéités travestis in/formées par un défilé de mode brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporéités queer dans l’imaginaire contemporain : le corps queer comme arène des ontologies possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Bonenfant; Vincent Cliche, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club des Entreprises USMB: présentation du Département Communication Hypermédia et de nos dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA du Club des Entreprises - 13 mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des Entreprises de l'Université Savoie Mont Blanc, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécaniques d’altérité : la suite(case) de l’in/humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Rencontres d’Angoulême : comprendre et penser la bande dessinée. Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUIR Cold Case: otherness mechanisms in/between &amp;quot;] P P P [&amp;quot; and &amp;quot;R\FRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference of The Society for Phenomenology and Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordan Fraser Emery; Jacques Ibanez-Bueno, Mar 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampiriser la crypte cathodique : de l’augmentation d’un espace ressource, dans les expériences ] Pol Pipoling Project [ et Gisant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Identités désincarnées : corps, virtualité et reconstruction de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines Ben M'sik, Nov 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re/quête d'une esthétique numérique scientifique : re/placer les corps en ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVᵉ congrès de la SFSIC : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Scanning in São Paulo: a Certalian Inquiry into Urban Corporeality and Digital Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2º Congreso Internacional y Exposición del Centenario de Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Ricardo Prado Hurtado; Giorgia Arbuti, Oct 2025, Anáhuac, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os corpos esquecidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional Ciudades Latinoamericanas. Reflexiones desde la Mirada del Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de la UAEMEX, Apr 2024, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et perspectives féministes sur une démarche ethno-graphique 360° : la quête d'une esthétique numérique scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches féministes dans la recherche en sciences informatiques : pratiques scientifiques et artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interlab - Parité-Egalité-Altérité; Ircam - Centre Pompidou, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills based approach, an example from the Communication Hypermedia Department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEAM STAFF WEEK: Une approche pédagogique pour développer l’interdisciplinarité dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APPRENDRE Department USMB, Nov 2024, Bourget-Du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochette de Putes : une contre-appropriation manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études des doctorant·e·s du LLSETI - USMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Marcin Kurdyka, Apr 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts and Media: Information and communication Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steam staff week: an educational approach to develop interdisciplinary in higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc - Alliance UNITA., Oct 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look at the stranger to oneself: queer(ing) the gaze in multi-site ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAA/CASCA Annual Meeting: Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée du contre-espace : cas d’étude à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação geral da tese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Patrimônios Culturais e Estética Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratório de Estudos em Psicologia da Arte; Instituto de Psicológica; Universidade de São Paulo, Aug 2023, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tearing city &amp; bodies on the ground: a photogrammetric experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Creative Psyche and Arts-Based Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Arts-Based Research Centre, Jun 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braconnage queer : la pensée certalienne dans l’enquête sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Denis Laforgue; Pascal BouVier, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrelacer les statuts en ligne/hors-ligne : réflexions et réflexivité sur une démarche ethnographique multi-site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez-Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Le numérique comme méthodes et terrains : perspectives féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail Genre et Espace Numérique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l’étranger à soi : cas d’une réflexivité méthodologique à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale - Épistémologie des arts vivants : entre méthodes transdisciplinaires et réflexivité sur les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jade Cervetti; Violaine Dargent; Université d’Artois; Laboratoire Textes et Cultures, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: une esthétique de la situation pour interroger les corps genrés et racisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance : Séminaire transdisciplinaire entre Langue, Histoire, Cinéma, Littérature et Droits Civiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Emmanuel Broccio; Türk, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: o(s) rosto(s) do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Congreso Internacional Las Ciudades Latinoamericanas: Reflexiones desde la mirada del arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de Ciudad Universitaria, Apr 2023, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HyperUrbain 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khaldoun Zreik; Ali Rachidi; Nasreddine Bouhai, Nov 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l'étranger à soi : cas d'une réflexivité méthodologique visuelle à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Nov 2023, San Cristobal de La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guma Joana : la ronde de l'exforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, expo, workshop, performance : le(s) corps de l'artiste en performance / XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Alice Cazaux; Aurélie Martinez, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming Queer Expressions: Mapping Queer Instagrammers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gender Studies: "Que(e)rying Gender"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Centre for Interdisciplinary Research; Birkbeck University of London; Olena Lytovka, Sep 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a research alliance: feedback on a hybrid method of a participatory observation filmed in 360° and its virtual restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Dec 2022, San Cristobal de La Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies numériques des instagrammables queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la SFIFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les potentialités queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisant·e·s, une contre-topographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isa*Belle Vrammout; Marc Veyrat; Gaëtan Le Coarer; Rudy Rigoudy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24H/24 Paradise : Hommaages à Philippe Franck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Code</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-171, 2026, 978-2-9594297-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La princesse, la Pin-up ou la sorcière, le tarzan, le gros machin ou le maladroit : les affiches hautes en stéréotypes d’un festival de BD où l’éléphant a remplacé King Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Brandon; Gaëtan Le Coarer; Marc Veyrat; Khaldoun Zreik; Richard Spiteri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-ON] IMAGE : vers un nouveau contrat social de l'errance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.247-257, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey down memory lane: the mechanics of otherness in two digital devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Eduarda Vieira; Patrícia Moreira; Luís Teixeira; José Pinto; Fernando Contreras; Jacques Ibanez-Bueno; Cícero Inácio da Silva; Jane de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unveiling Diverse Heritages of Otherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, In press, Creativity, Heritage and the City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’œil de la ville, des corps gisants : une ethno-graphie critique de la multitude urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bédard; Peio Eliceiry; Luc Lévesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter, art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 145 : La vie par l'usage, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel; Les Editions Intervention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-33, 2025, 978-2-924298-87-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperurbain 9 : la ville dirigée par les données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions; Nasreddine Bouhaï; Khaldoun Zreik; Ali Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-93, 2024, 979-10-90094-71-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTNODES - A quick talk for the Art, Science, Media &amp; Activism Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOTE - Projet de recherche de doctorat (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Études ethno-graphiques 360° au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc; Universidade de São Paulo, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04878043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Etudes ethno-graphiques 360° au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc; Universidade de São Paulo (Brésil), 2024. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024CHAMA052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05585246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordan Fraser EMERY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur Contractuel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jordan-fraser-emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2785-4914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283585951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Double docteur en Sciences de l’Information et de la Communication (Université Savoie Mont-Blanc, France) et en Psychologie Sociale de l’Art (Universidade de São Paulo, Brésil) mes recherches visuelles et ethnographiques portent sur les potentialités critiques des corporéités marginalisées ; une exploration à la croisée des approches sémiotiques, phénoménologiques et artistiques principalement dans l'espace urbain. Je suis actuellement enseignant-chercheur contractuel au Département Communication Hypermédia de l’Université Savoie Mont-Blanc, où je développe en équipe une pédagogie ancrée dans la recherche-création, particulièrement autour du genre et des dispositifs numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma formation au croisement de la communication, de la technologie et de l'art ainsi que mes expériences m'amènent à être capable de dialoguer avec des artistes, des développeurs, des responsables d'organisations socio-culturelles ainsi que des laboratoires de recherche. Je suis davantage tourné vers une connaissance générale du domaine de la création numérique et de son contexte culturel et technique. Connaissance qui trouve dans mon travail de thèse ainsi que dans le développement d'expériences en 3D (Jacentes &amp;quot;Gisant·e·s&amp;quot; 001, 2023), en VR-réalité virtuelle (RADICANT, 2019 & 2021) et en XR-réalité mixte (R/FRAME - Musée des Beaux-Arts de Chambéry, 2019) des formes de concrétisation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cuir Cold Case: Mechanisms of Otherness in/between ] P P P [ &amp; R\FRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glimpse. Phenomenology and Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 25 and 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, between two bridges: images of a space in tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais Vol.1: práxis, interlocuções e confrontações (30), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité et apports d’un workshop ludopédagogique à l’université : enjeux interdisciplinaires pour déjouer le genre et les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Méthodes innovantes de recherche en communication : nouvelles pratiques, nouveaux enjeux, 67, pp.75-96. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux des inégalités de genre sur les réseaux sociaux numériques : documentation de pratiques et retour réflexif sur un workshop ludopédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Amalgame(s) de genres, modes et pratiques de la création et de la recherche en art et en éducation, 21, https://revuemultimodalites.com/articles/brandon_emery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: as pinturas do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedades y Desigualdades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto, entre duas pontes: imagens de um espaço em tensão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V!iRUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Diálogos multilaterais: práxis, interlocuções e confrontações, 1 (30), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2175-974x.virus.v30.239966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/faire les corporéités queers en contexte néolibéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Influence et rapports de minoration. Faire et défaire les normes dominantes à l’aune des logiques algorithmiques, 41 (1), https://journals.openedition.org/communication/18611. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127l1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuerpo y mirada del investigador con vídeo inmersivo en 360º</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artnodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Node. Media Artivism: On the Archaeology and History of Digital Culture for Social Change (33), https://raco.cat/index.php/Artnodes. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7238/artnodes.v0i33.417846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et réflexions féministes sur une démarche ethnographique : captation 360° et restitution visuelle de pratiques queer brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Digital Methods and Fields: Feminist Perspectives, 17 (1 (33)), https://www.essachess.com/index.php/jcs/article/view/640. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/0YRK-1H54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un/framing the queer media body: a virtual reality experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Studies in Language, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, السردين Sardines philosophy, 7 (2), https://asjp.cerist.dz/en/article/255745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déesse, le film ou la cité : quelle Athéna brûler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif en contexte queer : entre 360° et réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis quelle marge ? Corps et sa/voir queer, corps et sa/voir universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Cultures Populaires, Cultures Savantes", séance "Drag shows et queer studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MARGE, Université Lyon 2, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re/quête d'une esthétique numérique scientifique : re/placer les corps en ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVᵉ congrès de la SFSIC : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Scanning in São Paulo: a Certalian Inquiry into Urban Corporeality and Digital Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2º Congreso Internacional y Exposición del Centenario de Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Ricardo Prado Hurtado; Giorgia Arbuti, Oct 2025, Anáhuac, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfin’ Birds: IA’M On the Road Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AI.25: Art in the Age of AI - Actors in the Age of AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAAix, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour une contre-perception queer : des corporéités travestis in/formées par un défilé de mode brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporéités queer dans l’imaginaire contemporain : le corps queer comme arène des ontologies possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Bonenfant; Vincent Cliche, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club des Entreprises USMB: présentation du Département Communication Hypermédia et de nos dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA du Club des Entreprises - 13 mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des Entreprises de l'Université Savoie Mont Blanc, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécaniques d’altérité : la suite(case) de l’in/humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Rencontres d’Angoulême : comprendre et penser la bande dessinée. Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUIR Cold Case: otherness mechanisms in/between &amp;quot;] P P P [&amp;quot; and &amp;quot;R\FRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference of The Society for Phenomenology and Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordan Fraser Emery; Jacques Ibanez-Bueno, Mar 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampiriser la crypte cathodique : de l’augmentation d’un espace ressource, dans les expériences ] Pol Pipoling Project [ et Gisant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Identités désincarnées : corps, virtualité et reconstruction de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines Ben M'sik, Nov 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et perspectives féministes sur une démarche ethno-graphique 360° : la quête d'une esthétique numérique scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches féministes dans la recherche en sciences informatiques : pratiques scientifiques et artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interlab - Parité-Egalité-Altérité; Ircam - Centre Pompidou, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os corpos esquecidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional Ciudades Latinoamericanas. Reflexiones desde la Mirada del Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de la UAEMEX, Apr 2024, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills based approach, an example from the Communication Hypermedia Department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEAM STAFF WEEK: Une approche pédagogique pour développer l’interdisciplinarité dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APPRENDRE Department USMB, Nov 2024, Bourget-Du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochette de Putes : une contre-appropriation manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études des doctorant·e·s du LLSETI - USMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Marcin Kurdyka, Apr 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts and Media: Information and communication Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steam staff week: an educational approach to develop interdisciplinary in higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc - Alliance UNITA., Oct 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l'étranger à soi : cas d'une réflexivité méthodologique visuelle à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Nov 2023, San Cristobal de La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look at the stranger to oneself: queer(ing) the gaze in multi-site ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAA/CASCA Annual Meeting: Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée du contre-espace : cas d’étude à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braconnage queer : la pensée certalienne dans l’enquête sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Michel de Certeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Ibanez-Bueno; Denis Laforgue; Pascal BouVier, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrelacer les statuts en ligne/hors-ligne : réflexions et réflexivité sur une démarche ethnographique multi-site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ibanez-Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Le numérique comme méthodes et terrains : perspectives féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail Genre et Espace Numérique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação geral da tese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Patrimônios Culturais e Estética Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratório de Estudos em Psicologia da Arte; Instituto de Psicológica; Universidade de São Paulo, Aug 2023, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tearing city &amp; bodies on the ground: a photogrammetric experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Creative Psyche and Arts-Based Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Arts-Based Research Centre, Jun 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) sur l’étranger à soi : cas d’une réflexivité méthodologique à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale - Épistémologie des arts vivants : entre méthodes transdisciplinaires et réflexivité sur les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jade Cervetti; Violaine Dargent; Université d’Artois; Laboratoire Textes et Cultures, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: une esthétique de la situation pour interroger les corps genrés et racisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance : Séminaire transdisciplinaire entre Langue, Histoire, Cinéma, Littérature et Droits Civiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Raymond; Emmanuel Broccio; Türk, Apr 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branca Gonzaga: o(s) rosto(s) do corpo social brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Congreso Internacional Las Ciudades Latinoamericanas: Reflexiones desde la mirada del arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones en Ciencias Sociales y Humanidades de Ciudad Universitaria, Apr 2023, Toluca de Lerdo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HyperUrbain 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khaldoun Zreik; Ali Rachidi; Nasreddine Bouhai, Nov 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les potentialités queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe CiTu-Paragraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiTu-Paragraphe, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guma Joana : la ronde de l'exforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, expo, workshop, performance : le(s) corps de l'artiste en performance / XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Alice Cazaux; Aurélie Martinez, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming Queer Expressions: Mapping Queer Instagrammers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gender Studies: "Que(e)rying Gender"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Centre for Interdisciplinary Research; Birkbeck University of London; Olena Lytovka, Sep 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a research alliance: feedback on a hybrid method of a participatory observation filmed in 360° and its virtual restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Bellas Artes, Dec 2022, San Cristobal de La Laguna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies numériques des instagrammables queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la SFIFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey down memory lane: the mechanics of otherness in two digital devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Eduarda Vieira; Patrícia Moreira; Luís Teixeira; José Pinto; Fernando Contreras; Jacques Ibanez-Bueno; Cícero Inácio da Silva; Jane de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unveiling Diverse Heritages of Otherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Creativity, Heritage and the City, 978-981-95-2956-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisant·e·s, une contre-topographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isa*Belle Vrammout; Marc Veyrat; Gaëtan Le Coarer; Rudy Rigoudy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24H/24 Paradise : Hommaages à Philippe Franck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Code</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-171, 2026, 978-2-9594297-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La princesse, la Pin-up ou la sorcière, le tarzan, le gros machin ou le maladroit : les affiches hautes en stéréotypes d’un festival de BD où l’éléphant a remplacé King Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Brandon; Gaëtan Le Coarer; Marc Veyrat; Khaldoun Zreik; Richard Spiteri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-ON] IMAGE : vers un nouveau contrat social de l'errance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.247-257, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’œil de la ville, des corps gisants : une ethno-graphie critique de la multitude urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bédard; Peio Eliceiry; Luc Lévesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter, art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 145 : La vie par l'usage, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel; Les Editions Intervention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-33, 2025, 978-2-924298-87-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données : exploration poétique et artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperurbain 9 : la ville dirigée par les données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia Productions; Nasreddine Bouhaï; Khaldoun Zreik; Ali Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-93, 2024, 979-10-90094-71-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTNODES - A quick talk for the Art, Science, Media &amp; Activism Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Marin Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps ignorés de la ville des données (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXOTE - Projet de recherche de doctorat (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Etudes ethno-graphiques 360° au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc; Universidade de São Paulo (Brésil), 2024. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024CHAMA052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05585246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, espace et numérique : les potentialités queer contemporaines dans la constitution de contre-espaces politiques. Études ethno-graphiques 360° au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc; Universidade de São Paulo, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04878043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D215CDB"/>
+    <w:nsid w:val="9349B11F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordan-fraser-emery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2785-4914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283585951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/2175-974x.virus.v30.239966" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin Carrillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7238/artnodes.v0i33.417846" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/0YRK-1H54" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348343v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nocode-editions.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-lelieu.org/revues/inter145/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.org/edition/livres/ing/hyperurbain9.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04878043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05585246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordan-fraser-emery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2785-4914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283585951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/2175-974x.virus.v30.239966" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127l1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marin Carrillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7238/artnodes.v0i33.417846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/0YRK-1H54" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348343v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913825v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9789819529568" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nocode-editions.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-lelieu.org/revues/inter145/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.org/edition/livres/ing/hyperurbain9.htm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05585246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04878043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>