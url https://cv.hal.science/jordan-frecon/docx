--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -100,584 +100,584 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Online Learning of Deep Koopman Linear Embeddings</w:t>
+                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Gao</w:t>
+                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+                <w:t xml:space="preserve">Saverio Salzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alata</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Pontil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - 39th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086738v3</w:t>
+                <w:t xml:space="preserve">hal-04584456v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When to Learn: Conformal Scores as Online Update Criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conformal Online Learning of Deep Koopman Linear Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Predictions and Uncertainty at COLT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2025 - 39th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224472v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086738v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage incrémental de l'opérateur de Koopman pour systèmes non-autonomes via prédiction conforme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">When to Learn: Conformal Scores as Online Update Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI’25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strabourg, France</w:t>
+              <w:t xml:space="preserve">Workshop on Predictions and Uncertainty at COLT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024738v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Signatures and Koopman Operator to Learn Nonlinear Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apprentissage incrémental de l'opérateur de Koopman pour systèmes non-autonomes via prédiction conforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSI'25 - 7th International Conference on Geometric Science of Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, saint-malo, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI’25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224359v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Signatures and Koopman Operator to Learn Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">GSI'25 - 7th International Conference on Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, saint-malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584456v3</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Modeling of the Adversarial Noise Space</w:t>
               </w:r>
@@ -810,51 +810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -937,103 +937,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tukey-Median of Means-Gradients for Langevin Dynamics: a Robust Approach to Fitting Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan Patracone</w:t>
+                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1220,51 +1220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05086738v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024738v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Anquetil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05319256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05086738v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024738v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Anquetil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05319256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>