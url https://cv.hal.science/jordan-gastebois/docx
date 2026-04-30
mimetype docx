--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -350,1092 +350,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t>
+                <w:t xml:space="preserve">Micro-resonators for dynamic investigation of soft matter: From particle sedimentation to product stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques d’URSI (Union Radio-Scientifique Internationnale) – JS25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URSI-France, Jun 2025, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357020v1</w:t>
+                <w:t xml:space="preserve">hal-04902429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des micro-résonateurs photoniques 2D réalisés en salle blanche au sein de l'IETR pour des applications capteurs à une disruption et fabrication hors salle blanche à coût extrêmement faible de résonateurs optiques 3D réalisés par extrusion de biopolymères et/ou de thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Communications Optiques Spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISPACE - Commission thématique Communications Spatiales, Jun 2025, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-resonators for dynamic investigation of soft matter: From particle sedimentation to product stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Corentin Sudja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d’URSI (Union Radio-Scientifique Internationnale) – JS25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URSI-France, Jun 2025, Paris Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Journées présentation des activités du département OASiS &amp; Echange National Tsing Hua University Taiwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IETR-OASiS, Jul 2025, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902429v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sur la physique et les propriétés mécaniques des matériaux chauffés fluides puis extrudés pour la fabrication de fibres optiques par imprimante 3D _(1ère partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées présentation des activités du département OASiS &amp; Echange National Tsing Hua University Taiwan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IETR-OASiS, Jul 2025, Rennes (Campus de Beaulieu), France</w:t>
+              <w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines, UnivRennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IETR CNRS &amp; Maison pour la Science UnivRennes, Feb 2025, La Guerche de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151591v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la physique et les propriétés mécaniques des matériaux chauffés fluides puis extrudés pour la fabrication de fibres optiques par imprimante 3D _(1ère partie)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Ghandour</w:t>
+                <w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines, UnivRennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IETR CNRS &amp; Maison pour la Science UnivRennes, Feb 2025, La Guerche de Bretagne, France</w:t>
+              <w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966557v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence : Défi science et société Maison pour la Science [2024-26] : Fabrication additive de fibres optiques à base de matériaux biosourcés réalisation de micro-résonateurs optiques 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On micro-resonators used for dynamic monitoring of stability and phase transitions intrinsic to colloids and gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+                <w:t xml:space="preserve">Christophe Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Lancement défi scientifique, visites et conférences/discussions, accueil des collégien.ne.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison pour la Science - Université de Rennes, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Collexism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Trebeurden-Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698174v1</w:t>
+                <w:t xml:space="preserve">hal-04570652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On micro-resonators used for dynamic monitoring of stability and phase transitions intrinsic to colloids and gels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La lumière dans tous ses états (Partie II) : résonance optique, chant et champ/mode de chuchotement, micro-résonateurs et optoélectronique. Expériences de spectrométrie, mesures de spectres optiques, spectroscopie et signature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collexism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Trebeurden-Lannion, France</w:t>
+              <w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UnivRennes, Dec 2024, La Guerche de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570652v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lumière dans tous ses états (Partie II) : résonance optique, chant et champ/mode de chuchotement, micro-résonateurs et optoélectronique. Expériences de spectrométrie, mesures de spectres optiques, spectroscopie et signature.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conférence : Défi science et société Maison pour la Science [2024-26] : Fabrication additive de fibres optiques à base de matériaux biosourcés réalisation de micro-résonateurs optiques 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UnivRennes, Dec 2024, La Guerche de Bretagne, France</w:t>
+              <w:t xml:space="preserve">Journée Lancement défi scientifique, visites et conférences/discussions, accueil des collégien.ne.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison pour la Science - Université de Rennes, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778074v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et développement d'une optoélectronique résonante pour le suivi dynamique en temps réel de substances biochimiques : réalisation de microstructures résonateurs sur organiques et silicium, applications aux mesures de viscosités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée printemps nationale du Club MicroCapteurs Chimiques - CMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCR CNRS Rennes, Apr 2023, Rennes, France</w:t>
@@ -1477,90 +1477,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated photonic devices for sensing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFP – SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rennes (FRA), France</w:t>
@@ -1634,90 +1634,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated resonant structure for colloidal dispersion stability: Development of a resonant optical zetameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scholkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100 (32), pp.1-10. </w:t>
@@ -1768,90 +1768,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring colloidal stability and migration dynamics through integrated photonic into aqueous black carbon dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scholkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Sensors + Imaging : Remote Sensing for Agriculture, Ecosystems, and Hydrology, 13191, pp.319112.1-9. </w:t>
@@ -1902,90 +1902,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inovative optical viscometer using a resonant surface signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Optical Metrology, 12622-47, pp.1-9. </w:t>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2189,103 +2189,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation au Concours &amp;quot;C Génial&amp;quot; : Fabrication de fibres optiques sur matériaux biosourcés (par le collège des Fontaines de La Guerche de Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Concours "C Génial"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Masters ISTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2557,51 +2557,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESonateurs Optiques en FIbres imPrimées 3D : Topologie adaptable en nœuds et boucles thermoplastiques (RESOFIP 3DT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2821,51 +2821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laulier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3030910" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Gavini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672419" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Niyigaba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05146808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laulier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3030910" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Gavini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672419" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Niyigaba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05146808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>