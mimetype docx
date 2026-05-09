--- v0 (2026-03-05)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordan Ledig </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of bumped characteristics obtained with cylindrical Langmuir probe in magnetized Helium plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.035007. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab56d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of density, potential and current structures of a helium plasma in front of a RF antenna tilted with respect to the magnetic field lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.202000072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie 3D des interactions « Plasma-Paroi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette du Vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transport of titanium neutral atoms sputtered in Ar and Ar/N 2 HIPIMS discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Farsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Desecures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bougdira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Poucques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.035005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab022b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma-wall transition with collisions and an oblique magnetic field: reversal of potential drops at grazing incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.013507. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5061832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of a cylindrical Langmuir probe parallel to the magnetic field and its calibration with interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usoltceva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (10), pp.10J124. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5038666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly emissive plasma-facing material under space-charge limited regime: Application to emissive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Plihon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.13506 - 13506. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4973557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical Langmuir probe measurements in magnetized Helium plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and dynamics of unipolar arcs in magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Djerroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical Langmuir probe measurements in magnetized Helium plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EPS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des structures de courant et de potentiel autour d’une antenne radio-fréquence dans un plasma magnétisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université de Lorraine, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020LORR0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02962916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD2 2019/2020 : La polarisation des ondes électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD1 2019/2020 : Autour des équations de Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD7 2019/2020 : L’œil et ses pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD4 2019/2020 : Ondes électromagnétiques à une interface & coefficients de Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD5 2019/2020 : Conducteurs et diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A : Formulaire d'optique géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD6 2019/2020 : La fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD3 2019/2020 : Pourquoi le ciel est-il bleu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Plasmas : Lecture notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordan Ledig </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of bumped characteristics obtained with cylindrical Langmuir probe in magnetized Helium plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.035007. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab56d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of density, potential and current structures of a helium plasma in front of a RF antenna tilted with respect to the magnetic field lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.202000072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie 3D des interactions « Plasma-Paroi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette du Vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transport of titanium neutral atoms sputtered in Ar and Ar/N 2 HIPIMS discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Farsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Desecures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bougdira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Poucques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.035005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab022b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma-wall transition with collisions and an oblique magnetic field: reversal of potential drops at grazing incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.013507. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5061832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of a cylindrical Langmuir probe parallel to the magnetic field and its calibration with interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usoltceva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (10), pp.10J124. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5038666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly emissive plasma-facing material under space-charge limited regime: Application to emissive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Plihon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.13506 - 13506. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4973557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical Langmuir probe measurements in magnetized Helium plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and dynamics of unipolar arcs in magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Djerroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical Langmuir probe measurements in magnetized Helium plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EPS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des structures de courant et de potentiel autour d’une antenne radio-fréquence dans un plasma magnétisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université de Lorraine, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020LORR0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02962916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD2 2019/2020 : La polarisation des ondes électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD7 2019/2020 : L’œil et ses pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD1 2019/2020 : Autour des équations de Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD4 2019/2020 : Ondes électromagnétiques à une interface & coefficients de Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD5 2019/2020 : Conducteurs et diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A : Formulaire d'optique géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD3 2019/2020 : Pourquoi le ciel est-il bleu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électromagnétisme et optique géométrique, Polytech Nancy 2A, Correction du TD6 2019/2020 : La fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Plasmas : Lecture notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ledig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faudot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moritz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab56d2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.202000072" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Faudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ledig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Farsy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desecures" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab022b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5061832" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usoltceva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5038666" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Cavalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973557" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Djerroud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faudot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02962916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ledig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faudot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moritz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab56d2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.202000072" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Faudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ledig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Farsy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desecures" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab022b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5061832" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usoltceva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5038666" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Cavalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973557" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02372071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Djerroud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faudot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02962916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888590v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>