--- v0 (2026-03-07)
+++ v1 (2026-04-13)
@@ -230,226 +230,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of returnees to Morocco: Residential strategies under constraint?</w:t>
+                <w:t xml:space="preserve">Ageing Close or Far from the Family : Analysis of Family Configurations During Retirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Migration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131310v1</w:t>
+                <w:t xml:space="preserve">hal-05131089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing Close or Far from the Family : Analysis of Family Configurations During Retirement</w:t>
+                <w:t xml:space="preserve">Ageing of returnees to Morocco: Residential strategies under constraint?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (2), pp.e70013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imig.70013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131089v1</w:t>
+                <w:t xml:space="preserve">hal-05131310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging Close or Far from the Family</w:t>
               </w:r>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Aouici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -923,278 +923,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces et pratiques du « chez-soi » en contexte de migration de retraite à l’international : l’exemple des Français au Maroc</w:t>
+                <w:t xml:space="preserve">Français·es à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 746 (4), pp.87-118. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.746.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796057v1</w:t>
+                <w:t xml:space="preserve">hal-03796084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tremblay Rémy et Dehoorne Olivier, &amp;lt;i&amp;gt;Entre tourisme et migration&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Espaces et pratiques du « chez-soi » en contexte de migration de retraite à l’international : l’exemple des Français au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Travail agricole et migrations, 38 (3-4), pp.217-218. </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 746 (4), pp.87-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.21715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.746.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070464v1</w:t>
+                <w:t xml:space="preserve">hal-03796057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Français·es à l’étranger</w:t>
+                <w:t xml:space="preserve">Tremblay Rémy et Dehoorne Olivier, &amp;lt;i&amp;gt;Entre tourisme et migration&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59, </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Travail agricole et migrations, 38 (3-4), pp.217-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.23189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.21715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796084v1</w:t>
+                <w:t xml:space="preserve">hal-05070464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochandiano (de) Jean-Luc, Lyon à l’italienne</w:t>
               </w:r>
@@ -2699,230 +2699,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir à proximité ou à distance de la famille</w:t>
+                <w:t xml:space="preserve">Les aménagements familiaux au cours de la retraite : entre continuités et bifurcations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Vieillir : une affaire d'inégalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U.Lille-U.Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Penser les vieillesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de sociologie. Université libre de Bruxelles; Centre de diffusion de la culture sanitaire, Jan 2025, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131011v1</w:t>
+                <w:t xml:space="preserve">hal-05131030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aménagements familiaux au cours de la retraite : entre continuités et bifurcations</w:t>
+                <w:t xml:space="preserve">Vieillir à proximité ou à distance de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les vieillesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de sociologie. Université libre de Bruxelles; Centre de diffusion de la culture sanitaire, Jan 2025, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque « Vieillir : une affaire d'inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U.Lille-U.Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131030v1</w:t>
+                <w:t xml:space="preserve">hal-05131011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours migratoires et vieillissement : diversité et inégalités</w:t>
               </w:r>
@@ -3124,51 +3124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Aouici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4421,51 +4421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.155.0201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.70013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131089v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.152.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.4608" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24964" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2790" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.086.0118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.12408" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9878" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.965" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.959" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Tartakowsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.831" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47362-4_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mutations_dans_les_migrations_conflictualites_dans_les_pratiques_sariette_batibonak_jean_fidele_simba_hawa_coulibaly-9782343161907-62376.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03735750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT5008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.155.0201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.70013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.152.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.4608" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24964" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2790" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.086.0118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.12408" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9878" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.965" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.959" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Tartakowsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.831" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47362-4_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mutations_dans_les_migrations_conflictualites_dans_les_pratiques_sariette_batibonak_jean_fidele_simba_hawa_coulibaly-9782343161907-62376.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03735750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT5008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>