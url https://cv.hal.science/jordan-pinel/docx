--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -559,252 +559,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace domestique des migrants marocains : les extensions transnationales de l’intimité familiale</w:t>
+                <w:t xml:space="preserve">Retraité·e·s français·es au Maroc : des spatialités privilégiées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Migration d'ambiances et expériences habitantes, 9, pp.4544. </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.219-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ambiances.4608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.24964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350921v1</w:t>
+                <w:t xml:space="preserve">hal-04491813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraité·e·s français·es au Maroc : des spatialités privilégiées ?</w:t>
+                <w:t xml:space="preserve">L’espace domestique des migrants marocains : les extensions transnationales de l’intimité familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (4), pp.219-251. </w:t>
+              <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Migration d'ambiances et expériences habitantes, 9, pp.4544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.24964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ambiances.4608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491813v1</w:t>
+                <w:t xml:space="preserve">hal-04350921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Retirees in Morocco: Privileged Spatialities? [English Version]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -851,74 +851,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraité·e·s français·es au Maroc : des spatialités privilégiées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (4), pp.219-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.24964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444011v1</w:t>
@@ -942,51 +942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français·es à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2375,351 +2375,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires géographiques et rapports aux territoires des premiers baby-boomers</w:t>
+                <w:t xml:space="preserve">Vieillir loin des commerces et des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Vieillir : une affaire d'inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, équipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Le vieillissement dans les campagnes françaises : recompositions et représentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau sur le vieillissement dans les campagnes (Révic), Feb 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130834v1</w:t>
+                <w:t xml:space="preserve">hal-05130947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir loin des commerces et des services</w:t>
+                <w:t xml:space="preserve">L’accès aux commerces et services des personnes âgées : entre inégalité de l’offre et variabilité des perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Le vieillissement dans les campagnes françaises : recompositions et représentations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau sur le vieillissement dans les campagnes (Révic), Feb 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque "Vieillir: une affaire d'inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130947v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès aux commerces et services des personnes âgées : entre inégalité de l’offre et variabilité des perceptions</w:t>
+                <w:t xml:space="preserve">Trajectoires géographiques et rapports aux territoires des premiers baby-boomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gallou</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Vieillir: une affaire d'inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Colloque "Vieillir : une affaire d'inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130857v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aménagements familiaux au cours de la retraite : entre continuités et bifurcations</w:t>
               </w:r>
@@ -3508,245 +3508,245 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces d'où l'on vient : la force des lieux de famille</w:t>
+                <w:t xml:space="preserve">Vieillissement et retours des émigrés marocains: l’apparition d’un « contre-champ » migratoire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Laurent Touchart. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rahim Hajji; Yassir El Jamouhi; Mounir Azzaoui; Christian Stein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et généalogie. Du Limousin à l'Amour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Migration, Integration und transnationales Engagement von Eingewanderten und deren Nachkommen aus Marokko</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer VS, pp.35-54, 2025, 978-3-658-47361-7 (softcover) ; 978-3-658-47362-4 (eBook). </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-47362-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395451v1</w:t>
+                <w:t xml:space="preserve">hal-05150892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement et retours des émigrés marocains: l’apparition d’un « contre-champ » migratoire?</w:t>
+                <w:t xml:space="preserve">Les espaces d'où l'on vient ; la force des lieux de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rahim Hajji; Yassir El Jamouhi; Mounir Azzaoui; Christian Stein. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Touchart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration, Integration und transnationales Engagement von Eingewanderten und deren Nachkommen aus Marokko</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer VS, pp.35-54, 2025, 978-3-658-47361-7 (softcover) ; 978-3-658-47362-4 (eBook). </w:t>
+              <w:t xml:space="preserve">Géographie et généalogie. Du Limousin à l'Amour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-658-47362-4_3⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Territoires de la géographie, 978-2-336-53693-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150892v1</w:t>
+                <w:t xml:space="preserve">hal-05130959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces d'où l'on vient ; la force des lieux de famille</w:t>
+                <w:t xml:space="preserve">Les espaces d'où l'on vient : la force des lieux de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
@@ -3772,69 +3772,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Touchart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et généalogie. Du Limousin à l'Amour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Territoires de la géographie, 978-2-336-53693-4</w:t>
+              <w:t xml:space="preserve">, pp.137-158, 2025, Territoires de la Géographie, 978-2-336-53693-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130959v1</w:t>
+                <w:t xml:space="preserve">hal-05395451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Réseau Migrations</w:t>
               </w:r>
@@ -4421,51 +4421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.155.0201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.70013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.152.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.4608" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24964" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2790" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.086.0118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.12408" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9878" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.965" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.959" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Tartakowsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.831" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47362-4_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mutations_dans_les_migrations_conflictualites_dans_les_pratiques_sariette_batibonak_jean_fidele_simba_hawa_coulibaly-9782343161907-62376.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03735750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT5008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.155.0201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.70013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.152.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24964" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.4608" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2790" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.086.0118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.12408" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9878" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.965" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.959" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Tartakowsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.831" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47362-4_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mutations_dans_les_migrations_conflictualites_dans_les_pratiques_sariette_batibonak_jean_fidele_simba_hawa_coulibaly-9782343161907-62376.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03735750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT5008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>