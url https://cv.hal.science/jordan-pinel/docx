--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2375,243 +2375,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir loin des commerces et des services</w:t>
+                <w:t xml:space="preserve">L’accès aux commerces et services des personnes âgées : entre inégalité de l’offre et variabilité des perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Le vieillissement dans les campagnes françaises : recompositions et représentations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau sur le vieillissement dans les campagnes (Révic), Feb 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque "Vieillir: une affaire d'inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130947v1</w:t>
+                <w:t xml:space="preserve">hal-05130857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès aux commerces et services des personnes âgées : entre inégalité de l’offre et variabilité des perceptions</w:t>
+                <w:t xml:space="preserve">Vieillir loin des commerces et des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Vieillir: une affaire d'inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Le vieillissement dans les campagnes françaises : recompositions et représentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau sur le vieillissement dans les campagnes (Révic), Feb 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130857v1</w:t>
+                <w:t xml:space="preserve">hal-05130947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires géographiques et rapports aux territoires des premiers baby-boomers</w:t>
               </w:r>
@@ -4421,51 +4421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.155.0201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.70013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.152.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24964" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.4608" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2790" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.086.0118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.12408" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9878" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.965" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.959" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Tartakowsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.831" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47362-4_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mutations_dans_les_migrations_conflictualites_dans_les_pratiques_sariette_batibonak_jean_fidele_simba_hawa_coulibaly-9782343161907-62376.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03735750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT5008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.155.0201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.70013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.152.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24964" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.4608" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2790" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.086.0118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.12408" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9878" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.965" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.959" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Tartakowsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.831" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47362-4_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mutations_dans_les_migrations_conflictualites_dans_les_pratiques_sariette_batibonak_jean_fidele_simba_hawa_coulibaly-9782343161907-62376.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03735750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT5008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>