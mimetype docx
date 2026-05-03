--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -1204,295 +1204,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How transpressive is the northern Caribbean plate boundary?</w:t>
+                <w:t xml:space="preserve">The northern Caribbean plate boundary in the Jamaica Passage: structure and seismic stratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (4), pp.1032-1046 </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 675, pp.209-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015TC003996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302913v1</w:t>
+                <w:t xml:space="preserve">hal-01302905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The northern Caribbean plate boundary in the Jamaica Passage: structure and seismic stratigraphy</w:t>
+                <w:t xml:space="preserve">How transpressive is the northern Caribbean plate boundary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 675, pp.209-226. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.1032-1046 </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015TC003996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302905v1</w:t>
+                <w:t xml:space="preserve">hal-01302913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t>
               </w:r>
@@ -2175,51 +2175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Possee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rychert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eakin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018438" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02083.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guerrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.04.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Possee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rychert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eakin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018438" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02083.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guerrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.04.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003996" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>