--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,189 +66,471 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Ground-Motion Models for Probabilistic Seismic Hazard Assessment in the French Lesser Antilles Using a New Regional Strong-Motion Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Shible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th General Assembly of the European Seismological Commission (ESC2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Seismological Commission, Sep 2026, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Evolution of the Northern Caribbean Plate Boundary Insights from Seismic Reflection Data from the Northern Hispaniola Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alana Oliveira de Sà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Granja-Bruña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -258,1777 +540,1620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. de Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Significant Increase in Interplate Seismicity near Major Historical Earthquakes Offshore Martinique (FWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O’leary Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 111 (6), pp.3118-3135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120200377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Variations in Crustal and Mantle Anisotropy Across the North American-Caribbean Boundary on Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Possee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Harmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rychert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019JB018438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tectonics and Active Faulting of Haiti from Seismicity and Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Possee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Harmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rychert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (3), pp.1138-1155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018TC005364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the local seismicity in western Hispaniola (Haiti) capable of imaging northern Caribbean subduction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/GES02083.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure of western Hispaniola (Haiti) from a teleseismic receiver function study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 709, pp.9-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The northern Caribbean plate boundary in the Jamaica Passage: structure and seismic stratigraphy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How transpressive is the northern Caribbean plate boundary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.022⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.1032-1046 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015TC003996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302905v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How transpressive is the northern Caribbean plate boundary?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The northern Caribbean plate boundary in the Jamaica Passage: structure and seismic stratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015TC003996⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 675, pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302913v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (6), pp.467-478 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ter.12181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uppermost mantle velocity from Pn tomography in the Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al-Lazki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Stork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (5), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/GES01052.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063921v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04245172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'une frontière transformante dans un contexte de collision oblique : étude de la limite nord de la plaque Caraïbe dans la région d'Haïti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA066621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01413773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2175,51 +2300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Possee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rychert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eakin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018438" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02083.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guerrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.04.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003996" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05622120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Shible" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Possee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rychert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eakin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005364" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gonzalez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02083.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guerrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.04.029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003996" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>