--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -723,861 +723,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescent carbon quantum dots from Dichrostachys glomerata pods with antioxidant and Cu 2+ chelating properties</w:t>
+                <w:t xml:space="preserve">Determination of the critical aggregation concentration in water of Gum Arabic functionalized with curcumin oxidation products by micro-scale thermophoresis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Djiazet</w:t>
+                <w:t xml:space="preserve">Aurélie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Desmarets</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">Aurélie Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.202300635⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.132510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.132510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557185v1</w:t>
+                <w:t xml:space="preserve">hal-04617609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the critical aggregation concentration in water of Gum Arabic functionalized with curcumin oxidation products by micro-scale thermophoresis approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoluminescent carbon quantum dots from Dichrostachys glomerata pods with antioxidant and Cu 2+ chelating properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+                <w:t xml:space="preserve">Steve Djiazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Seiler</w:t>
+                <w:t xml:space="preserve">Christophe Desmarets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 271, pp.132510. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.202300635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.132510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202300635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617609v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting organosolv strategies for sustainable extraction of valuable lignin</w:t>
+                <w:t xml:space="preserve">Influence of alginate properties and calcium chloride concentration on alginate bead reticulation and size : a phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie E Vuillemin</w:t>
+                <w:t xml:space="preserve">Chanez Bennacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Catalina Quesada-Salas</w:t>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hadad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Husson</w:t>
+                <w:t xml:space="preserve">Laurent Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.4163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3su00050h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym15204163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107140v1</w:t>
+                <w:t xml:space="preserve">hal-04308516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alginate properties and calcium chloride concentration on alginate bead reticulation and size : a phenomenological approach</w:t>
+                <w:t xml:space="preserve">Revisiting organosolv strategies for sustainable extraction of valuable lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanez Bennacef</w:t>
+                <w:t xml:space="preserve">Marie E Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+                <w:t xml:space="preserve">María Catalina Quesada-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Probst</w:t>
+                <w:t xml:space="preserve">Eric Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.4163. </w:t>
+              <w:t xml:space="preserve">RSC Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym15204163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3su00050h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308516v1</w:t>
+                <w:t xml:space="preserve">hal-04107140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic mediated modification of gum Arabic by curcumin oxidation products: physicochemical and self-assembly study</w:t>
+                <w:t xml:space="preserve">Highly luminescent and photostable core/shell/shell ZnSeS/Cu:ZnS/ZnS quantum dots prepared via a wild aqueous route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie A Adam</w:t>
+                <w:t xml:space="preserve">Salima Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Simard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107451⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.3254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12183254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552124v1</w:t>
+                <w:t xml:space="preserve">hal-03780644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous synthesis of core/shell/shell ZnSeS/Cu:ZnS/ZnS quantum dots and their use as a probe for the selective photoluminescent detection of Pb2+ in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymatic mediated modification of gum Arabic by curcumin oxidation products: physicochemical and self-assembly study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie A Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Mabrouk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">Blandine Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114050⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.107451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689097v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly luminescent and photostable core/shell/shell ZnSeS/Cu:ZnS/ZnS quantum dots prepared via a wild aqueous route</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Aqueous synthesis of core/shell/shell ZnSeS/Cu:ZnS/ZnS quantum dots and their use as a probe for the selective photoluminescent detection of Pb2+ in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,371 +1585,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.3254. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 431, pp.114050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12183254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780644v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharides enzymatic modification to control the coacervation or the aggregation behavior: a thermodynamic study</w:t>
+                <w:t xml:space="preserve">Polymer functionalization through an enzymatic process: Intermediate products characterization and their grafting onto gum Arabic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie E. Vuillemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Seiler</w:t>
+                <w:t xml:space="preserve">Marie Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107092⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.480-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323866v1</w:t>
+                <w:t xml:space="preserve">hal-03093688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer functionalization through an enzymatic process: Intermediate products characterization and their grafting onto gum Arabic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Polysaccharides enzymatic modification to control the coacervation or the aggregation behavior: a thermodynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Muniglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 169, pp.480-491. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.107092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093688v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
               </w:r>
@@ -2063,619 +2063,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Synthesis for Highly Emissive 3-Mercaptopropionic Acid-Capped AIZS Quantum Dots</w:t>
+                <w:t xml:space="preserve">mTHPC-loaded extracellular vesicles significantly improve mTHPC diffusion and photodynamic activity in preclinical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Mrad</w:t>
+                <w:t xml:space="preserve">Marie Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Ben Chaabane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Balan Lavinia</w:t>
+                <w:t xml:space="preserve">Solène Posty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Piffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00347⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12070676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551136v1</w:t>
+                <w:t xml:space="preserve">hal-02916946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous synthesis of highly luminescent ternary alloyed Mn-doped ZnSeS quantum dots capped with 2-mercaptopropionic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salima Mabrouk</w:t>
+                <w:t xml:space="preserve">Aqueous Synthesis for Highly Emissive 3-Mercaptopropionic Acid-Capped AIZS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balan Lavinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158315⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (9), pp.6220-6231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087423v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterizations of gum Arabic modified with oxidation products of ferulic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+                <w:t xml:space="preserve">Aqueous synthesis of highly luminescent ternary alloyed Mn-doped ZnSeS quantum dots capped with 2-mercaptopropionic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105919⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 858, pp.158315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543678v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTHPC-loaded extracellular vesicles significantly improve mTHPC diffusion and photodynamic activity in preclinical models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
+                <w:t xml:space="preserve">Physicochemical characterizations of gum Arabic modified with oxidation products of ferulic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.676. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.105919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12070676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916946v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gum Arabic and chitosan self-assembly: Thermodynamic and mechanism aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie E. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,559 +2729,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTHPC-loaded extracellular vesicles outperform liposomal and free mTHPC formulations by an increased stability, drug delivery efficiency and cytotoxic effect in tridimensional model of tumors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, gelation, and antioxidant properties of curcumin-doped casein micelle powder produced by spray-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Yakavets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Max Piffoux</w:t>
+                <w:t xml:space="preserve">Aya Khanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Brun</w:t>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gazeau</w:t>
+                <w:t xml:space="preserve">Dominique Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10717544.2018.1513609⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.971-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7FO01923H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996795v1</w:t>
+                <w:t xml:space="preserve">hal-02315518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan - Shea butter solid nanoparticles assemblies for the preparation of a novel nanoparticles in microparticles system containing curcumin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Michaux</w:t>
+                <w:t xml:space="preserve">mTHPC-loaded extracellular vesicles outperform liposomal and free mTHPC formulations by an increased stability, drug delivery efficiency and cytotoxic effect in tridimensional model of tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Khanji</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilya Yakavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Piffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.075⟩</w:t>
+              <w:t xml:space="preserve">Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.1790-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10717544.2018.1513609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315502v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of curcumin interaction with micellar casein and lactic acid bacteria cell envelope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Chitosan - Shea butter solid nanoparticles assemblies for the preparation of a novel nanoparticles in microparticles system containing curcumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hajj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Khanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91, pp.293-302. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 553, pp.359-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.01.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315509v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, gelation, and antioxidant properties of curcumin-doped casein micelle powder produced by spray-drying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">The study of curcumin interaction with micellar casein and lactic acid bacteria cell envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Khanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Toufic Rizk</w:t>
+                <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.971-981. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.293-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7FO01923H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315518v1</w:t>
+                <w:t xml:space="preserve">hal-02315509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of pectin with laccase-mediated oxidation products of ferulic acid</w:t>
               </w:r>
@@ -3395,1781 +3395,1781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterization of pectin grafted with exogenous phenols</w:t>
+                <w:t xml:space="preserve">Enzymatic modification of polysaccharides: Mechanisms, properties, and potential applications: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Muniglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60, pp.486-493. </w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065592v1</w:t>
+                <w:t xml:space="preserve">hal-03537604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic modification of polysaccharides: Mechanisms, properties, and potential applications: A review</w:t>
+                <w:t xml:space="preserve">Physicochemical characterization of pectin grafted with exogenous phenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Humeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.486-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2016.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537604v1</w:t>
+                <w:t xml:space="preserve">hal-03065592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shea butter solid nanoparticles for curcumin encapsulation: Influence of nanoparticles size on drug loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Michaux</w:t>
+                <w:t xml:space="preserve">Enzymatic synthesis of chitosan derivatives and their potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sandrine Bouelet Ntsama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201500348⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278471v1</w:t>
+                <w:t xml:space="preserve">hal-01267381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMAM G4.5-chlorin e6 dendrimeric nanoparticles for enhanced photodynamic effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and gelation properties of casein micelles doped with curcumin under acidic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+                <w:t xml:space="preserve">Aya N. Khanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Hackbarth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Emna Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5pp00274e⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (12), pp.3624-3633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5fo00829h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246664v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and gelation properties of casein micelles doped with curcumin under acidic conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aya N. Khanji</w:t>
+                <w:t xml:space="preserve">Shea butter solid nanoparticles for curcumin encapsulation: Influence of nanoparticles size on drug loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hajj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sandrine Bouelet Ntsama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emna Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5fo00829h⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201500348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264776v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of chitosan derivatives and their potential applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
+                <w:t xml:space="preserve">PAMAM G4.5-chlorin e6 dendrimeric nanoparticles for enhanced photodynamic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+                <w:t xml:space="preserve">Steffen Hackbarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.25-39. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (12), pp.2203-2212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5pp00274e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267381v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Action of Benzo[alpha]pyrene on Hepatic Lipoprotein Receptors In Vitro and on Liver Lipid Homeostasis in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laccase-catalysed oxidation of ferulic acid and ethyl ferulate in aqueous medium: A green procedure for the synthesis of new compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Layeghkhavidaki</w:t>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Oster</w:t>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102991⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.1046-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562170v1</w:t>
+                <w:t xml:space="preserve">hal-01273465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Microwave Heating Time on the Structure and Properties of Chitosan Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Javeed Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 131 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/APP.40779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and growth of HUVEC endothelial cells on films of enzymatically functionalized chitosan with phenolic compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Inhibitory Action of Benzo[alpha]pyrene on Hepatic Lipoprotein Receptors In Vitro and on Liver Lipid Homeostasis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Layeghkhavidaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samina Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Klouj</w:t>
+                <w:t xml:space="preserve">Lynn Gregory-Pauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Scher</w:t>
+                <w:t xml:space="preserve">Thierry Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (5), pp.863-871. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2014.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273454v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccase-catalysed functionalisation of chitosan by ferulic acid and ethyl ferulate: Evaluation of physicochemical and biofunctional properties</w:t>
+                <w:t xml:space="preserve">Adhesion and growth of HUVEC endothelial cells on films of enzymatically functionalized chitosan with phenolic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Amira Klouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 161, pp.279-287. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (5), pp.863-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.03.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273464v1</w:t>
+                <w:t xml:space="preserve">hal-01273454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccase-catalysed oxidation of ferulic acid and ethyl ferulate in aqueous medium: A green procedure for the synthesis of new compounds</w:t>
+                <w:t xml:space="preserve">Laccase-catalysed functionalisation of chitosan by ferulic acid and ethyl ferulate: Evaluation of physicochemical and biofunctional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Paris</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 145, pp.1046-1054. </w:t>
+              <w:t xml:space="preserve">, 2014, 161, pp.279-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.03.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273465v1</w:t>
+                <w:t xml:space="preserve">hal-01273464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional peptide-conjugated hybrid silica nanoparticles for photodynamic therapy and MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization of chitosan by laccase-catalyzed oxidation of ferulic acid and ethyl ferulate under heterogeneous reaction conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamanou Benachour</w:t>
+                <w:t xml:space="preserve">Bernadette Piffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Sève</w:t>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bastogne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.4754⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (1), pp.537-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723908v1</w:t>
+                <w:t xml:space="preserve">hal-00777509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of chitosan by laccase-catalyzed oxidation of ferulic acid and ethyl ferulate under heterogeneous reaction conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+                <w:t xml:space="preserve">Multifunctional peptide-conjugated hybrid silica nanoparticles for photodynamic therapy and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamanou Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Piffaut</w:t>
+                <w:t xml:space="preserve">Aymeric Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Girardin</w:t>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.016⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (9), pp.889-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.4754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00777509v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of chitosan by laccase-catalyzed oxidation of ferulic acid and ethyl ferulate under heterogeneous reaction conditions</w:t>
               </w:r>
@@ -5194,51 +5194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Piffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5332,51 +5332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raza Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp.9-20. </w:t>
@@ -5562,286 +5562,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the production and purification processes of carnobacteriocins Cbn BM1 and Cbn B2 from Carnobacterium maltaromaticum CP5 by heterologous expression in Escherichia coli</w:t>
+                <w:t xml:space="preserve">Functional differences in Leuconostoc sensitive and resistant strains to mesenterocin 52A, a class IIa bacteriocin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Mohamed Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Milliã¨re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.01.008⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 289 (2), pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01381.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905500v1</w:t>
+                <w:t xml:space="preserve">hal-02905496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional differences in Leuconostoc sensitive and resistant strains to mesenterocin 52A, a class IIa bacteriocin</w:t>
+                <w:t xml:space="preserve">Optimization of the production and purification processes of carnobacteriocins Cbn BM1 and Cbn B2 from Carnobacterium maltaromaticum CP5 by heterologous expression in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Younsi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01381.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905496v1</w:t>
+                <w:t xml:space="preserve">hal-02905500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence anisotropy analysis of the mechanism of action of mesenterocin 52A: speculations on antimicrobial mechanism</w:t>
               </w:r>
@@ -5853,77 +5853,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Millière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 81 (2), pp.339-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6040,51 +6040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6122,103 +6122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro photophysical and photobiological properties of Ce6-based dendrimer nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Hackbarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Congress of the European Society for Photobiology, ESP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Liège, Belgium. pp.CDROM</w:t>
@@ -6440,51 +6440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E91CE3D9"/>
+    <w:nsid w:val="AAE19B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6671,51 +6671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordane-jasniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8822-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136349846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqsita Daouda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann E Madode" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15020405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delmas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Djiazet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seiler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Catalina Quesada-Salas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00050h" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03552124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107451" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03689097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mabrouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12183254" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Vuillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107092" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02551136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Chaabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00347" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158315" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105919" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Posty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12070676" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146529v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.048" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1513609" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hajj Ali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khanji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.075" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.01.067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01923H" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Karaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2016.04.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sandrine Bouelet Ntsama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya N. Khanji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahimer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00829h" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267381v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.10.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.40779" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRSNQLT0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Klouj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.03.076" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.119" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723908v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric S&#232;ve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.4754" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Piffaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6FMC3VW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piffaut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268086v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W146KWSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507954v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasniewski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Milli&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2009.01.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4DW2938-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BPHCG1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#227;&#168;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01381.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905499v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1677-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4M3DS7H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aberkane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866009v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate R&#246;der" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL100N" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordane-jasniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8822-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136349846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqsita Daouda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann E Madode" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15020405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delmas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seiler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132510" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Djiazet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300635" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Catalina Quesada-Salas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00050h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mabrouk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12183254" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03552124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107451" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03689097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Vuillemin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Posty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12070676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02551136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Chaabane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00347" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105919" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146529v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.048" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khanji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01923H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1513609" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hajj Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.01.067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Karaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2016.04.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267381v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.10.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya N. Khanji" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahimer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00829h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sandrine Bouelet Ntsama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500348" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.119" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273450v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.40779" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRSNQLT0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Klouj" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273464v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.03.076" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Piffaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6FMC3VW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric S&#232;ve" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.4754" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piffaut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268086v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W146KWSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507954v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasniewski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Milli&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2009.01.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4DW2938-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905496v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#227;&#168;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01381.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BPHCG1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905499v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1677-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4M3DS7H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aberkane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866009v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate R&#246;der" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL100N" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>