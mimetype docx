--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -174,1730 +174,1713 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Cooking and Breadmaking Properties of IR 841 Paddy Rice During Storage in West Africa</w:t>
+                <w:t xml:space="preserve">Formulation and optimization of Tenebrio molitor oil emulsion based-oleogel using Response Surface Methodology (RSM) for food applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muqsita Daouda</w:t>
+                <w:t xml:space="preserve">Louis Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann E Madode</w:t>
+                <w:t xml:space="preserve">Maureen Gerlei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Arufe</w:t>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mestres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods15020405⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 247, pp.119324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2026.119324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472954v1</w:t>
+                <w:t xml:space="preserve">hal-05589840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the colloidal stability of curcumin nanoparticles formed by nanoprecipitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Cooking and Breadmaking Properties of IR 841 Paddy Rice During Storage in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqsita Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Didat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Yann E Madode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101275⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (2), pp.405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods15020405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420297v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide–polysaccharide complexation: Phase behavior and destabilization mechanisms in gum Arabic–chitosan systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the colloidal stability of curcumin nanoparticles formed by nanoprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Didat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Delmas</w:t>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Michaux</w:t>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 171, pp.111809. </w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.101275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368046v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of highly photoluminescent core/shell CuInZnSe/ZnS quantum dots as photovoltaic absorbers</w:t>
+                <w:t xml:space="preserve">Polysaccharide–polysaccharide complexation: Phase behavior and destabilization mechanisms in gum Arabic–chitosan systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubham Shishodia</w:t>
+                <w:t xml:space="preserve">Clémence Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Alain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4na00893f⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 171, pp.111809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974482v1</w:t>
+                <w:t xml:space="preserve">hal-05368046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the critical aggregation concentration in water of Gum Arabic functionalized with curcumin oxidation products by micro-scale thermophoresis approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of highly photoluminescent core/shell CuInZnSe/ZnS quantum dots as photovoltaic absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Shishodia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florentin Michaux</w:t>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Seiler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.132510⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.1326-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4na00893f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617609v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescent carbon quantum dots from Dichrostachys glomerata pods with antioxidant and Cu 2+ chelating properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the critical aggregation concentration in water of Gum Arabic functionalized with curcumin oxidation products by micro-scale thermophoresis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Djiazet</w:t>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Desmarets</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Aurélie Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.202300635. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.132510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.202300635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.132510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557185v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alginate properties and calcium chloride concentration on alginate bead reticulation and size : a phenomenological approach</w:t>
+                <w:t xml:space="preserve">Photoluminescent carbon quantum dots from Dichrostachys glomerata pods with antioxidant and Cu 2+ chelating properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanez Bennacef</w:t>
+                <w:t xml:space="preserve">Steve Djiazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Desobry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Christophe Desmarets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Probst</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15204163⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.202300635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202300635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308516v1</w:t>
+                <w:t xml:space="preserve">hal-04557185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting organosolv strategies for sustainable extraction of valuable lignin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of alginate properties and calcium chloride concentration on alginate bead reticulation and size : a phenomenological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanez Bennacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie E Vuillemin</w:t>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Catalina Quesada-Salas</w:t>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hadad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Husson</w:t>
+                <w:t xml:space="preserve">Laurent Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3su00050h⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.4163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15204163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107140v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly luminescent and photostable core/shell/shell ZnSeS/Cu:ZnS/ZnS quantum dots prepared via a wild aqueous route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting organosolv strategies for sustainable extraction of valuable lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Mabrouk</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">María Catalina Quesada-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12183254⟩</w:t>
+              <w:t xml:space="preserve">RSC Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3su00050h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780644v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic mediated modification of gum Arabic by curcumin oxidation products: physicochemical and self-assembly study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Highly luminescent and photostable core/shell/shell ZnSeS/Cu:ZnS/ZnS quantum dots prepared via a wild aqueous route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126, pp.107451. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.3254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12183254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552124v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous synthesis of core/shell/shell ZnSeS/Cu:ZnS/ZnS quantum dots and their use as a probe for the selective photoluminescent detection of Pb2+ in water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enzymatic mediated modification of gum Arabic by curcumin oxidation products: physicochemical and self-assembly study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie A Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114050⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.107451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689097v1</w:t>
+                <w:t xml:space="preserve">hal-03552124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer functionalization through an enzymatic process: Intermediate products characterization and their grafting onto gum Arabic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+                <w:t xml:space="preserve">Aqueous synthesis of core/shell/shell ZnSeS/Cu:ZnS/ZnS quantum dots and their use as a probe for the selective photoluminescent detection of Pb2+ in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 169, pp.480-491. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 431, pp.114050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093688v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharides enzymatic modification to control the coacervation or the aggregation behavior: a thermodynamic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie E. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122, pp.107092. </w:t>
@@ -1929,2099 +1912,2099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
+                <w:t xml:space="preserve">Polymer functionalization through an enzymatic process: Intermediate products characterization and their grafting onto gum Arabic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Marie Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Balan Lavinia</w:t>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05441⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.480-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469094v1</w:t>
+                <w:t xml:space="preserve">hal-03093688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTHPC-loaded extracellular vesicles significantly improve mTHPC diffusion and photodynamic activity in preclinical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Millard</w:t>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Posty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
+                <w:t xml:space="preserve">Balan Lavinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12070676⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (48), pp.33100 - 33110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916946v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Synthesis for Highly Emissive 3-Mercaptopropionic Acid-Capped AIZS Quantum Dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mTHPC-loaded extracellular vesicles significantly improve mTHPC diffusion and photodynamic activity in preclinical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Posty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Mrad</w:t>
+                <w:t xml:space="preserve">Max Piffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Ben Chaabane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (9), pp.6220-6231. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12070676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551136v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous synthesis of highly luminescent ternary alloyed Mn-doped ZnSeS quantum dots capped with 2-mercaptopropionic acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Aqueous Synthesis for Highly Emissive 3-Mercaptopropionic Acid-Capped AIZS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balan Lavinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158315⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (9), pp.6220-6231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087423v1</w:t>
+                <w:t xml:space="preserve">hal-02551136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterizations of gum Arabic modified with oxidation products of ferulic acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Michaux</w:t>
+                <w:t xml:space="preserve">Aqueous synthesis of highly luminescent ternary alloyed Mn-doped ZnSeS quantum dots capped with 2-mercaptopropionic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Adam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105919⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 858, pp.158315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543678v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gum Arabic and chitosan self-assembly: Thermodynamic and mechanism aspects</w:t>
+                <w:t xml:space="preserve">Physicochemical characterizations of gum Arabic modified with oxidation products of ferulic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie E. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.05.048⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.105919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146529v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, gelation, and antioxidant properties of curcumin-doped casein micelle powder produced by spray-drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gum Arabic and chitosan self-assembly: Thermodynamic and mechanism aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7FO01923H⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315518v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTHPC-loaded extracellular vesicles outperform liposomal and free mTHPC formulations by an increased stability, drug delivery efficiency and cytotoxic effect in tridimensional model of tumors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Millard</w:t>
+                <w:t xml:space="preserve">Structure, gelation, and antioxidant properties of curcumin-doped casein micelle powder produced by spray-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Khanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Yakavets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Max Piffoux</w:t>
+                <w:t xml:space="preserve">Dominique Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Gazeau</w:t>
+                <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10717544.2018.1513609⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.971-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7FO01923H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996795v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan - Shea butter solid nanoparticles assemblies for the preparation of a novel nanoparticles in microparticles system containing curcumin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mTHPC-loaded extracellular vesicles outperform liposomal and free mTHPC formulations by an increased stability, drug delivery efficiency and cytotoxic effect in tridimensional model of tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Yakavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Piffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hajj Ali</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amanda Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.075⟩</w:t>
+              <w:t xml:space="preserve">Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.1790-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10717544.2018.1513609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315502v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of curcumin interaction with micellar casein and lactic acid bacteria cell envelope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Chitosan - Shea butter solid nanoparticles assemblies for the preparation of a novel nanoparticles in microparticles system containing curcumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hajj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Khanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.01.067⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 553, pp.359-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315509v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of pectin with laccase-mediated oxidation products of ferulic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Karaki</w:t>
+                <w:t xml:space="preserve">The study of curcumin interaction with micellar casein and lactic acid bacteria cell envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Khanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aljawish</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Leclerc</w:t>
+                <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527619v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic modification of polysaccharides: Mechanisms, properties, and potential applications: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization of pectin with laccase-mediated oxidation products of ferulic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Karaki</w:t>
+                <w:t xml:space="preserve">S. Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 90, pp.1-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 104, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537604v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characterization of pectin grafted with exogenous phenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60, pp.486-493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of chitosan derivatives and their potential applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Enzymatic modification of polysaccharides: Mechanisms, properties, and potential applications: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.25-39. </w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267381v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and gelation properties of casein micelles doped with curcumin under acidic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymatic synthesis of chitosan derivatives and their potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya N. Khanji</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Lahimer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (12), pp.3624-3633. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.25-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5fo00829h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264776v1</w:t>
+                <w:t xml:space="preserve">hal-01267381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shea butter solid nanoparticles for curcumin encapsulation: Influence of nanoparticles size on drug loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hajj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sandrine Bouelet Ntsama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -4111,51 +4094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Hackbarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (12), pp.2203-2212. </w:t>
@@ -4187,1601 +4170,1605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccase-catalysed oxidation of ferulic acid and ethyl ferulate in aqueous medium: A green procedure for the synthesis of new compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structure and gelation properties of casein micelles doped with curcumin under acidic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya N. Khanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Paris</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Scher</w:t>
+                <w:t xml:space="preserve">Emna Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 145, pp.1046-1054. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (12), pp.3624-3633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5fo00829h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273465v1</w:t>
+                <w:t xml:space="preserve">hal-01264776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Microwave Heating Time on the Structure and Properties of Chitosan Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laccase-catalysed oxidation of ferulic acid and ethyl ferulate in aqueous medium: A green procedure for the synthesis of new compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Jacquot</w:t>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Jacquot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Javeed Akhtar</w:t>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/APP.40779⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.1046-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273450v1</w:t>
+                <w:t xml:space="preserve">hal-01273465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory Action of Benzo[alpha]pyrene on Hepatic Lipoprotein Receptors In Vitro and on Liver Lipid Homeostasis in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Layeghkhavidaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samina Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Layeghkhavidaki</w:t>
+                <w:t xml:space="preserve">Lynn Gregory-Pauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), pp.e102991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0102991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and growth of HUVEC endothelial cells on films of enzymatically functionalized chitosan with phenolic compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of Microwave Heating Time on the Structure and Properties of Chitosan Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Klouj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Scher</w:t>
+                <w:t xml:space="preserve">Muhammad Javeed Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (5), pp.863-871. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2014.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/APP.40779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273454v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccase-catalysed functionalisation of chitosan by ferulic acid and ethyl ferulate: Evaluation of physicochemical and biofunctional properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Adhesion and growth of HUVEC endothelial cells on films of enzymatically functionalized chitosan with phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Klouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.03.076⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (5), pp.863-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273464v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of chitosan by laccase-catalyzed oxidation of ferulic acid and ethyl ferulate under heterogeneous reaction conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Laccase-catalysed functionalisation of chitosan by ferulic acid and ethyl ferulate: Evaluation of physicochemical and biofunctional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Piffaut</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Girardin</w:t>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.016⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161, pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.03.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00777509v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional peptide-conjugated hybrid silica nanoparticles for photodynamic therapy and MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamanou Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamanou Benachour</w:t>
+                <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Sève</w:t>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (9), pp.889-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.4754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of chitosan by laccase-catalyzed oxidation of ferulic acid and ethyl ferulate under heterogeneous reaction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Aljawish</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Piffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Chevalot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Girardin</w:t>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 87 (1), pp.537-544</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 87 (1), pp.537-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597265v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration mechanism of beta-lactoglobulin - acacia gum assemblies in presence of quercetin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization of chitosan by laccase-catalyzed oxidation of ferulic acid and ethyl ferulate under heterogeneous reaction conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Aberkane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">I. Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+                <w:t xml:space="preserve">B. Piffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raza Hussain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Scher</w:t>
+                <w:t xml:space="preserve">M. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (1), pp.537-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268086v1</w:t>
+                <w:t xml:space="preserve">hal-02597265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between two carnobacteriocins Cbn BM1 and Cbn B2 from Carnobacterium maltaromaticum CP5 on target bacteria and Caco-2 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration mechanism of beta-lactoglobulin - acacia gum assemblies in presence of quercetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jasniewski</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raza Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2009.01.025⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507954v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional differences in Leuconostoc sensitive and resistant strains to mesenterocin 52A, a class IIa bacteriocin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Interactions between two carnobacteriocins Cbn BM1 and Cbn B2 from Carnobacterium maltaromaticum CP5 on target bacteria and Caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Millière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+                <w:t xml:space="preserve">A.M. Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01381.x⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.893-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2009.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905496v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the production and purification processes of carnobacteriocins Cbn BM1 and Cbn B2 from Carnobacterium maltaromaticum CP5 by heterologous expression in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (1), pp.41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5791,193 +5778,323 @@
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Functional differences in Leuconostoc sensitive and resistant strains to mesenterocin 52A, a class IIa bacteriocin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Milliã¨re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 289 (2), pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01381.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fluorescence anisotropy analysis of the mechanism of action of mesenterocin 52A: speculations on antimicrobial mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Millière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 81 (2), pp.339-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-008-1677-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5987,275 +6104,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration mechanism of beta-lactoglobulin: Acacia gum assemblies in presence of quercetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro photophysical and photobiological properties of Ce6-based dendrimer nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Hackbarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Congress of the European Society for Photobiology, ESP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Liège, Belgium. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6265,114 +6382,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes d'action de bactériocines de la sous classe IIa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008INPL100N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01753062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6440,51 +6557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAE19B21"/>
+    <w:nsid w:val="4A5D0ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6671,51 +6788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordane-jasniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8822-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136349846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqsita Daouda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann E Madode" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15020405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delmas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seiler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132510" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Djiazet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300635" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Catalina Quesada-Salas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00050h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mabrouk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12183254" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03552124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107451" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03689097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Vuillemin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Posty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12070676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02551136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Chaabane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00347" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105919" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146529v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.048" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khanji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01923H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1513609" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hajj Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.01.067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Karaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2016.04.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267381v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.10.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya N. Khanji" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahimer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00829h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sandrine Bouelet Ntsama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500348" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.119" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273450v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.40779" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRSNQLT0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Klouj" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273464v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.03.076" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Piffaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6FMC3VW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric S&#232;ve" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.4754" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piffaut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268086v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W146KWSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507954v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasniewski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Milli&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2009.01.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4DW2938-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905496v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#227;&#168;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01381.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BPHCG1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905499v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1677-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4M3DS7H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aberkane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866009v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate R&#246;der" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL100N" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordane-jasniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8822-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136349846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pruvost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gerlei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqsita Daouda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann E Madode" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15020405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delmas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seiler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Djiazet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300635" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Catalina Quesada-Salas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00050h" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mabrouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12183254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03552124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107451" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03689097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Vuillemin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Posty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12070676" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02551136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Chaabane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00347" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158315" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105919" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khanji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01923H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1513609" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hajj Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.01.067" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Karaki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2016.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.10.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sandrine Bouelet Ntsama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500348" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya N. Khanji" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahimer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00829h" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273450v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.40779" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRSNQLT0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Klouj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.02.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.03.076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric S&#232;ve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.4754" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Piffaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6FMC3VW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piffaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W146KWSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasniewski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Milli&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2009.01.025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4DW2938-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BPHCG1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#227;&#168;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01381.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905499v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1677-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4M3DS7H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aberkane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866009v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate R&#246;der" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753062v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL100N" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>