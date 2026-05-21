--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,6502 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6450 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordane Jasniewski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jordane-jasniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8822-1742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136349846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=l6n4sz0AAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Cooking and Breadmaking Properties of IR 841 Paddy Rice During Storage in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muqsita Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann E Madode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (2), pp.405. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods15020405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the colloidal stability of curcumin nanoparticles formed by nanoprecipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Didat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, pp.101275. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and optimization of Tenebrio molitor oil emulsion based-oleogel using Response Surface Methodology (RSM) for food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Gerlei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 247, pp.119324. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2026.119324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide–polysaccharide complexation: Phase behavior and destabilization mechanisms in gum Arabic–chitosan systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 171, pp.111809. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of highly photoluminescent core/shell CuInZnSe/ZnS quantum dots as photovoltaic absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubham Shishodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (5), pp.1326-1334. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4na00893f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent carbon quantum dots from Dichrostachys glomerata pods with antioxidant and Cu 2+ chelating properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Djiazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desmarets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemNanoMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.202300635. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnma.202300635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the critical aggregation concentration in water of Gum Arabic functionalized with curcumin oxidation products by micro-scale thermophoresis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael dos Santos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.132510. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.132510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of alginate properties and calcium chloride concentration on alginate bead reticulation and size : a phenomenological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanez Bennacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.4163. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15204163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting organosolv strategies for sustainable extraction of valuable lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie E Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Catalina Quesada-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3su00050h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly luminescent and photostable core/shell/shell ZnSeS/Cu:ZnS/ZnS quantum dots prepared via a wild aqueous route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.3254. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12183254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic mediated modification of gum Arabic by curcumin oxidation products: physicochemical and self-assembly study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie E Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.107451. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous synthesis of core/shell/shell ZnSeS/Cu:ZnS/ZnS quantum dots and their use as a probe for the selective photoluminescent detection of Pb2+ in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 431, pp.114050. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides enzymatic modification to control the coacervation or the aggregation behavior: a thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie E. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.107092. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer functionalization through an enzymatic process: Intermediate products characterization and their grafting onto gum Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.480-491. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perizat Galiyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balan Lavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (48), pp.33100 - 33110. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.1c05441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mTHPC-loaded extracellular vesicles significantly improve mTHPC diffusion and photodynamic activity in preclinical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Posty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.676. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics12070676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Synthesis for Highly Emissive 3-Mercaptopropionic Acid-Capped AIZS Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Ben Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balan Lavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.6220-6231. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous synthesis of highly luminescent ternary alloyed Mn-doped ZnSeS quantum dots capped with 2-mercaptopropionic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 858, pp.158315. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterizations of gum Arabic modified with oxidation products of ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie E. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105919. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gum Arabic and chitosan self-assembly: Thermodynamic and mechanism aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie E. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, gelation, and antioxidant properties of curcumin-doped casein micelle powder produced by spray-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Khanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.971-981. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7FO01923H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mTHPC-loaded extracellular vesicles outperform liposomal and free mTHPC formulations by an increased stability, drug delivery efficiency and cytotoxic effect in tridimensional model of tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yakavets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Piffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.1790-1801. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10717544.2018.1513609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of curcumin interaction with micellar casein and lactic acid bacteria cell envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Khanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.293-302. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2018.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan - Shea butter solid nanoparticles assemblies for the preparation of a novel nanoparticles in microparticles system containing curcumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hajj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Khanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553, pp.359-367. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of pectin with laccase-mediated oxidation products of ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aljawish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouguet-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enzmictec.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic modification of polysaccharides: Mechanisms, properties, and potential applications: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Aljawish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enzmictec.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of pectin grafted with exogenous phenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Aljawish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.486-493. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic synthesis of chitosan derivatives and their potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Aljawish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Muniglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and gelation properties of casein micelles doped with curcumin under acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya N. Khanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Lahimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (12), pp.3624-3633. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5fo00829h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMAM G4.5-chlorin e6 dendrimeric nanoparticles for enhanced photodynamic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hackbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (12), pp.2203-2212. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5pp00274e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shea butter solid nanoparticles for curcumin encapsulation: Influence of nanoparticles size on drug loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hajj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sandrine Bouelet Ntsama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laccase-catalysed oxidation of ferulic acid and ethyl ferulate in aqueous medium: A green procedure for the synthesis of new compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Aljawish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.1046-1054. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Microwave Heating Time on the Structure and Properties of Chitosan Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Javeed Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (18), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.40779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory Action of Benzo[alpha]pyrene on Hepatic Lipoprotein Receptors In Vitro and on Liver Lipid Homeostasis in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Layeghkhavidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lanhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samina Akbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Gregory-Pauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e102991. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0102991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laccase-catalysed functionalisation of chitosan by ferulic acid and ethyl ferulate: Evaluation of physicochemical and biofunctional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Aljawish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161, pp.279-287. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.03.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion and growth of HUVEC endothelial cells on films of enzymatically functionalized chitosan with phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Aljawish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Klouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (5), pp.863-871. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional peptide-conjugated hybrid silica nanoparticles for photodynamic therapy and MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (9), pp.889-904. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.4754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of chitosan by laccase-catalyzed oxidation of ferulic acid and ethyl ferulate under heterogeneous reaction conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Aljawish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Piffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (1), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of chitosan by laccase-catalyzed oxidation of ferulic acid and ethyl ferulate under heterogeneous reaction conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aljawish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (1), pp.537-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration mechanism of beta-lactoglobulin - acacia gum assemblies in presence of quercetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2012.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between two carnobacteriocins Cbn BM1 and Cbn B2 from Carnobacterium maltaromaticum CP5 on target bacteria and Caco-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cailliez-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Revol-Junelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (4), pp.893-897. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2009.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production and purification processes of carnobacteriocins Cbn BM1 and Cbn B2 from Carnobacterium maltaromaticum CP5 by heterologous expression in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2008.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional differences in Leuconostoc sensitive and resistant strains to mesenterocin 52A, a class IIa bacteriocin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Milliã¨re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 289 (2), pp.193-201. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence anisotropy analysis of the mechanism of action of mesenterocin 52A: speculations on antimicrobial mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81 (2), pp.339-347. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-008-1677-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration mechanism of beta-lactoglobulin: Acacia gum assemblies in presence of quercetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro photophysical and photobiological properties of Ce6-based dendrimer nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bezdetnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hackbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of the European Society for Photobiology, ESP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Liège, Belgium. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes d'action de bactériocines de la sous classe IIa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Jasniewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPL100N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6557,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A5D0ECB"/>
+    <w:nsid w:val="8B4ABAAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6788,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordane-jasniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8822-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136349846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pruvost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gerlei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqsita Daouda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann E Madode" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15020405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delmas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seiler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Djiazet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300635" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Catalina Quesada-Salas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00050h" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mabrouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12183254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03552124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107451" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03689097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Vuillemin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Posty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12070676" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02551136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Chaabane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00347" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158315" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105919" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khanji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01923H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1513609" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hajj Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.01.067" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Karaki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2016.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.10.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sandrine Bouelet Ntsama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500348" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya N. Khanji" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahimer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00829h" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273450v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.40779" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRSNQLT0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Klouj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.02.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.03.076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric S&#232;ve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.4754" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Piffaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6FMC3VW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piffaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W146KWSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasniewski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Milli&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2009.01.025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4DW2938-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BPHCG1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#227;&#168;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01381.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905499v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1677-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4M3DS7H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aberkane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866009v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate R&#246;der" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753062v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL100N" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordane-jasniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8822-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136349846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=l6n4sz0AAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqsita Daouda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann E Madode" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15020405" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pruvost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gerlei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111809" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Djiazet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300635" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seiler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132510" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Catalina Quesada-Salas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00050h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03780644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mabrouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12183254" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03552124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Adam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03689097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Vuillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Posty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12070676" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02551136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Chaabane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00347" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158315" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105919" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.048" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khanji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01923H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1513609" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.01.067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hajj Ali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Karaki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2016.04.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.10.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya N. Khanji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahimer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00829h" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sandrine Bouelet Ntsama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500348" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273465v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.119" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.40779" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRSNQLT0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.03.076" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Klouj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.02.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric S&#232;ve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.4754" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Piffaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6FMC3VW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piffaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W146KWSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasniewski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Milli&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2009.01.025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4DW2938-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BPHCG1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#227;&#168;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01381.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905499v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Milli&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1677-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4M3DS7H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837412v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aberkane" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866009v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate R&#246;der" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753062v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL100N" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>