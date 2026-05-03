--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -75,9425 +75,9555 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerated oxidative aging tests for white wines: First correlation between physico-chemical and sensory oxidation responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34, pp.103687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2026.103687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-cultural acceptance of ethnic food: exploring meaning and value in use of miso found by French consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagatada Takayanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.101346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2025.101346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidation in white wine: The point of view of winemakers from areas with different oenological practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.115341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory attributes and quality perception of red natural wines: a comparative study in Spain and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Belascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marivel Gonzalez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Parga Dans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alonso González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), pp.7737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanding the diversity of Chardonnay aroma through the metabolic interactions of Saccharomyces cerevisiae cocultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1032842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1032842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Álvarez-Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Vichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (2), pp.113648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural versus conventional production of Spanish white wines: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María‐pilar Sáenz-Navajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marivel Gonzalez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (7), pp.3540-3549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory dimensions derived from competitive and creative perceptual interactions between fruity ethyl esters and woody odorants in wine-like models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arancha de la Fuente Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Pilar Sáenz-Navajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Franco-Luesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (2), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatile composition of light red wines aged in Canary pine barrels from La Palma (Canary Islands, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alonso González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Parga Dans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.5486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to make a mineral wine? Relationship between productiontype in the Chablis vineyard andthe search for a mineral wine style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heber Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méven Otheguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.4856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different wines from different yeasts? “Saccharomyces cerevisiae intraspecies differentiation by metabolomic signature and sensory patterns in wine”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Vichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine aging: a question of closure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of “wine country of origin” on the perception of wines by south african and french wine consumers: A cross-cultural comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10081710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Chemical and Sensorial Markers Reflect Gentian Geographic Origin in Chardonnay Wine Macerated with Gentiana lutea Roots?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Biehlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samvel Nazaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Iron Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), pp.1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9081061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the typicality, sensory space, and chemical composition of swedish solaris wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Garrido-Bañuelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Buica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mihnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), pp.1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9081107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Antioxidant Potential of White Wines Relies on the Chemistry of Sulfur-Containing Compounds: An Optimized DPPH Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation of wine and beer: influence of expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Honore-Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Desmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy V. Parr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (Special Issue), pp.104-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2019.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine aging: a bottleneck story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-019-0045-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of sugar and acid composition, aroma release, and assessment conditions on aroma enhancement by taste in model wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charfedinne Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (January 2019), pp.172-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidation in wine: Does expertise influence the perception?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Franco-Luesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.108511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early-blind Individuals Show Impaired Performance in Wine Odor Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 390, pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerality in wine: Towards the reality behind the myths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Parr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Maltman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Easton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (4), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages4040077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular and Macromolecular Changes in Bottle-Aged White Wines Reflect Oxidative Evolution–Impact of Must Clarification and Bottle Closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory impact of polyphenolic composition on the oxidative notes of Chardonnay wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages4010019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The perceptual categorisation of blended and single malt Scotch whiskies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry C. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flavour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13411-017-0056-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory and chemical drivers of wine minerality aroma: An application to Chablis wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heber Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Pilar Sáenz-Navajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Franco-Luesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación Fernández-Zurbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230, pp.553 - 562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colour as a driver of Pinot noir wine quality judgments: An investigation involving French and New Zealand wine professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy V. Parr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (Part A), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taste-aroma interaction in model wines: Effect of training and expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.211 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concours de vin : de la cohérence entre les jurys à la perception des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.12-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceived minerality in sauvignon blanc wine: Chemical reality or cultural construct ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy V. Parr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Breitmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.168 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire de la minéralité des vins : collectif ou individualiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heber Rodrigues Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Pilar Sáenz-Navajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Au coeur de la science (13), pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceived minerality in Sauvignon wines: influence of culture and perception mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy V. Parr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory-active compounds influencing wine experts' and consumers' perception of red wine intrinsic quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Pilar Sáenz-Navajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Miguel Avizcuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación Fernández-Zurbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (1), pp.400 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La minéralité perçue dans le vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy V. Parr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157, pp.32-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural approach of social representation: Application to the concept of wine minerality in experts and consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heber Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Pilar Sáenz-Navajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrinsic attributes responsible for red wine quality perception: A cross-cultural study between France and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Pilar Sáenz-Navajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.70 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of mineral character in Sauvignon blanc wine: inter-individual differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Veronica Parr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wine Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ws.2014.4474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory drivers of intrinsic quality of red wines: Effect of culture and level of expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Pilar Sáenz-Navajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (2), pp.1506-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.09.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The nature of perceived minerality in white wine: preliminary sensory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy V. Parr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Sherlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Zealand Winegrower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.71-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mulinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (08/10/2013), pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of wine qualit according to extrinsic cues: The case of Burgundy wine consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Pilar Sáenz-Navajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mulinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeast-yeast interactions revealed by aromatic profile analysis of Sauvignon Blanc wine fermented by single or co-culture of non-Saccharomyces and Saccharomyces yeasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan-Josep Gallardo-Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.243-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minéralité du vin : Une réalité sensorielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mihnea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (141), pp.43-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of conventional descriptive analysis and a citation frequency-based descriptive method for odor profiling: An application to Burgundy Pinot noir wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dacremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (1), pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining olfactory and gustatory clues in the judgment of aging potential of red wine by wine professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dacremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (1), pp.15-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The odor of colors: can wine experts and novices distinguish the odors of white, red, and rose wines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (4), pp.203-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12078-009-9058-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of potential impact odorants and sensory validation of their importance in typical Chardonnay wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (11), pp.3973-3981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf052350g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory methodology developed for the investigation of sciaccarello wine concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Candelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Uscidda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.147-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory methodology developed for the investigation of sciaccarello wine concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Candelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Uscidda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (2), pp.147-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does the concept of natural wine evoke in the minds and senses of tasters? effect of the level of expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Pilar Saenz Navajas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Pauillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinot Noir Sensory Identity Roundtable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Chukan Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Janice Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pinot Noir and Identity Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make a mineral wine? Producers’ representations vs. scientific data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. edition of the IVES annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International viticulture &amp; enology Society, Jan 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from sulfites to bioprotection: which impact on chardonnay wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of the taste of terroir: a challenge sensory science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. international Terroir congress: History and innovation of terroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the typicity of Solaris wines in Sweden: sensorial and chemical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Garrido-Bañuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Buica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Oberrauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Mihnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-5 Bio-protection by one strain of &amp;lt;em&amp;gt;m. Pulcherrima&amp;lt;/em&amp;gt;: Microbiological and chemical impacts in red wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Koplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ŒNOIVAS 2019 - 11. international symposium of Œnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione on wines oxidative stability: a combined sensory and metabolomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does familiarity affect French and South African shiraz experts’ perception and communication on shiraz wines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Mihnea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Du Toit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Wine Active Compounds international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du goût des mets au son des mots : recherches expérimentales sur le symbolisme phonétique des goûts et des arômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le festival de la langue française : Le français se met à table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Angers-Liré-Ancenis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical and perceptual origins of taste-aroma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charfedinne Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Semon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Culture and Expertise on Wine Tasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Flavour Perception: From theory to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evocative notion of minerality in wine: Sensorial reality or smart marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy V. Parr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International conference Wine Active Compounds 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne (UB). Dijon, FRA. Office International de la Vigne et du Vin (OIV)., Mar 2014, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sensory drivers of wine quality and the sensoactive chemicals behind it: a sensometabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Pilar Sáenz-Navajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Avizcuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación Fernández-Zurbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EuroFoodChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived minerality of white wines by wine experts: Sensory versus declarative approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Mihnea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heber Rodrigues Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are wine categories convex? A preliminary study on white and red wine categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Beaune, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique de la verbalisation en l’analyse sensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L’analyse sensorielle au service de la recherche appliquée" Plate-forme Ra&amp;D ACW – EIC du 25 novembre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nyon, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are wine categories convex? A preliminary study on white and red wine categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the WAC2011 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Beaune, France. 362 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine quality: A sensory point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Pilar Sáenz-Navajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeno2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are wine categories convex? A preliminary study on white and red wine categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds 2008 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique de la verbalisation en l'analyse sensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse sensorielle au service de la recherche appliquée (Plate-forme Ra&amp;D ACW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nyon, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference testing: Methods and appropriate use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making sense of sensory: sensory evaluation for viticulturists and enologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jul 2010, Geneva, New York, France. pp.néant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive methods based on citation frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making sense of sensory: sensory evaluation for viticulturists and enologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jul 2010, Geneva, New York, United States. pp.néant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference testing: Methods and appropriate use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making sense of sensory: sensory evaluation for viticulturists and enologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Geneva, New_York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive methods based on citation frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making sense of sensory: sensory evaluation for viticulturists and enologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Geneva, New_York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de l'image olfactive propre à la typicité des vins issus du cépage Chardonnay et ses liens avec la composition en composés volatils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simposio Internazionale : Tipicita del Vino e Preferenze del Consumatore. Esperienze a confronto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Casteggio, Pavia, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vins issus du cépage Chardonnay : espaces sensoriel et aromatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Symposium International d'Œnologie "Œno 2007"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. pp.751-753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chardonnay wine concept: legend or reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacchus in Bourgogne International Wine Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chardonnay wine aroma: a conjoint study between typicality assessment and olfactometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etiévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, U.S. Army Natick Soldier Center, Jul 2003, Boston, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829013v1</w:t>
-              </w:r>
-[...6404 lines deleted...]
-                <w:t xml:space="preserve">hal-02676331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des concepts sensoriels dans le domaine du vin : de la représentation à la molécule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. environnement-santé, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04122093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9503,156 +9633,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation markers of premature aging in Chardonnay wine: Combined use of GC-MS/MS, GC-O/Olfactoscan and sensory analysis for their characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, Proceedings of the 16. Weurman flavour research symposium, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5913793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9662,737 +9792,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a bottleneck story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check-all-that apply (cata), rate-all-that apply (rata) and napping® as tools for discriminating reductive off-odors in wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Franco-Luesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Pilar Sáenz-Navajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heber Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Wine Active Compounds international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Beaune, France. Proceedings of the 4. Wine Active Compounds (WAC) international conference. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.29974.75841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Hierarchical Sorting procedure: towards a better understanding of assessor’s perception?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Honoré Chedozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelièvre Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time stability of Chardonnay wines sensory space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. World Congress of Vine and Wine. General Assembly of the OIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intemporalité de l’espace sensoriel propre aux vins issus du cépage Chardonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. World Congress of Vine and Wine. General Assembly of the OIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chardonnay wines: Sensory and Physico-chemical spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Symposium International d'Œnologie "Œno 2007"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10402,209 +10532,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’école du goût : la saveur des mots et des images, communiquer et transmettre le goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10614,410 +10744,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine Quality Perception: A Sensory Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Pilar Sáenz-Navajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación Fernández-Zurbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victoria Moreno-Arribas; Begoña Bartolomé Suáldea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Safety, Consumer Preference, and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-3-319-24514-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24514-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vin masculin, vin féminin : l’importance des représentations sociales du goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vin et civilisation : les étapes de l’humanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Rencontres du Clos-Vougeot 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaire Unesco Culture et Traditions du Vin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 321 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spazio sensoriale proprio dei vini prodotti da varieta Chardonnay e la sua relazione con la componente volatile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vino e territorio, Tipicita del vino e gusti del consumatore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FrancoAngeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-80, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11164,51 +11294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551341v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Saenz Navajas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chukan Brown" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lepeltier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Janice Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Garrido-Ba&#241;uelos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Buica" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Oberrauter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mihnea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Du Toit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nobile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Pilar S&#225;enz-Navajas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Avizcuri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n Fern&#225;ndez-Zurbano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Rodrigues Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Campo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00849241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaffr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Yamamoto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagatada Takayanagi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101346" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115341" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Belascoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivel Gonzalez-Hernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Parga Dans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alonso Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7737" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a&#8208;pilar S&#225;enz-Navajas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota S&#225;nchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Bueno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pe&#241;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12479" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04157399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arancha de la Fuente Blanco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Franco-Luesma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7089" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5486" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03643138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Rodrigues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ven Otheguy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.4856" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Valente" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081710" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947426v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081107" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honore-Chedozeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Desmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.07.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108511" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Parr" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Maltman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Easton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4040077" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02175093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manescu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Poupon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.08.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565932v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry C. Smith" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sester" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13411-017-0056-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534996v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.036" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01384642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.05.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0VJBV7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.10.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399185v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Breitmeyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-709M1PJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.12.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK9WGFTX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Avizcuri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.09.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.07.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D62VLDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.02.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQV45QC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234385v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Veronica Parr" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ws.2014.4474" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#234;cher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.09.048" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMGD8D5W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643561v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sherlock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.06.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58S6T98Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642698v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659810v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Langlois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J676FPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655264v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-009-9058-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663885v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052350g" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJLXCKPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676306v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Candelon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Uscidda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676331v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04122093v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665330v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar S&#225;enz-Navajas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29974.75841" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795236v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233; Chedozeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre Desmas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187929v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186925v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697621v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493445v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-24514-0_6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24514-0_6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799179v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-bourgogne.archives-ouvertes.fr/hal-02459612" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00714432v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaffre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00714432" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556024v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Romanet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2026.103687" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Yamamoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagatada Takayanagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101346" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115341" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Belascoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivel Gonzalez-Hernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Parga Dans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alonso Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a&#8208;pilar S&#225;enz-Navajas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota S&#225;nchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Bueno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pe&#241;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12479" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04157399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arancha de la Fuente Blanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Pilar S&#225;enz-Navajas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Franco-Luesma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7089" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03643138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ven Otheguy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.4856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Valente" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081710" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Garrido-Ba&#241;uelos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Buica" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mihnea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618534v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honore-Chedozeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Desmas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.07.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02175093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Poupon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.08.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Parr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Maltman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Easton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4040077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01893703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Magne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00095" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry C. Smith" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13411-017-0056-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n Fern&#225;ndez-Zurbano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.036" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257191v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.10.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01384642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.05.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0VJBV7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671748v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Breitmeyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-709M1PJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Rodrigues Silva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.12.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK9WGFTX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Avizcuri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ferreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.09.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.07.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D62VLDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.02.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQV45QC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234385v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Veronica Parr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ws.2014.4474" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211994v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#234;cher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.09.048" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMGD8D5W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643561v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sherlock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Campo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.06.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58S6T98Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Langlois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J676FPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-009-9058-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052350g" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJLXCKPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676306v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Candelon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Uscidda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Saenz Navajas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551299v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chukan Brown" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lepeltier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Janice Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053474v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695261v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Oberrauter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Du Toit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736240v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nobile" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658301v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806859v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Avizcuri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511992v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillaume" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256485v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745726v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745731v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00849241v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758183v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758192v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186790v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaffr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187495v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829013v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04122093v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665330v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar S&#225;enz-Navajas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29974.75841" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795236v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233; Chedozeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre Desmas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186925v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697621v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493445v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-24514-0_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24514-0_6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-bourgogne.archives-ouvertes.fr/hal-02459612" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00714432v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaffre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00714432" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>