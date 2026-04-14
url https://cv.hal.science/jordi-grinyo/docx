--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordi Grinyo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">I am currently a postdoctoral researcher focused in the assessment of deep (&amp;gt; 100 m depth) benthic communities structure, dynamics and functionality. Currently I am working at the Institut de Ciències del Mar (ICM-CSIC) within the LIFE ECOREST project, focused in the large scale restoration of benthic communities in Catalan continental shelfs and slopes. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jordi-grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8425-1349</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-8098-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies for Monitoring and Upscaling Marine Ecosystem Restoration in Deep-Sea Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomsen Laurenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Flögel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Picardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eng.2023.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and behavioral rhythms of the endangered Acadian redfish (Sebastes fasciatus) in the Sambro Bank (Scotian Shelf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kenchington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1158283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emblematic to problematic: The case of Astrospartus mediterraneus (Risso, 1826) (Echinodermata: Ophiuroidea) in the artisanal fishing grounds of the Cap de Creus area (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel-Cabanelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Montasell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 255, pp.104925. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2023.104925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of six cold-water corals to sediment resuspension from bottom trawling fishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel-Cabanelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xènia Puigcerver-Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.115423. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of megabenthic assemblages and artisanal fishers: The case of Cap de Creus Marine Protected Area (North-Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Higueruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soler-Membrives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.106211. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Paramuricea: The Role of Depth and Water Mass in the Evolution and Distribution of Deep-Sea Corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M Quattrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mike Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louise Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.849402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale feedbacks influencing cold-water coral growth and subsequent reef formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Simarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.20389. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24711-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megafaunal assemblages in deep-sea ecosystems of the Gulf of Cadiz, northeast Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Ercilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.103738. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2022.103738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely rapid withdrawal behaviour of the sea pen Protoptilum cf. carpenteri in the deep Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (6), pp.91. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-021-01243-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving fishers in scaling up the restoration of cold-water coral gardens on the Mediterranean continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Gracias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 262, pp.109301. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Coral Provinces as a Sponge Diversity Reservoir: Is There a Mediterranean Cold-Water Coral Sponge Fauna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jesús Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.662899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megabenthic assemblages on bathyal escarpments off the west Corsican margin (Western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.103475. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences of human impact on megabenthic assemblages of bathyal sediments in the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pierdomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.103369. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Pipeline for Image Processing and Data Treatment to Track Activity Rhythms of Paragorgia arborea in Relation to Hydrographic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Zuazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.6281. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20216281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft corals assemblages in deep environments of the Menorca Channel (Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Garriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Soler-Membrives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.102435. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First deep-sea Hamigera (Demospongiae: Porifera) species associated with Cold-Water Corals (CWC) on antipodal latitudes of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jesús Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.103325. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the carnivorous sponge Lycopodina hypogea (Cladorhizidae) associated with marine debris, and its possible implications on deep-sea connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.111501. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a New Ocean Literacy Approach Based on a Simulated Dive in a Submarine: A Multisensory Workshop to Bring the Deep Sea Closer to People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological characterisation of a Mediterranean cold-water coral reef: Cabliers Coral Mound Province (Alboran Sea, western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulàlia Gràcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pierdomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.245-262. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First attempts towards the restoration of gorgonian populations on the Mediterranean continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olariaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (8), pp.1278-1284. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genetic diversity and the population structure of the mesophotic Paramuricea macrospina in the Menorca Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.444-452. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare species in the Mediterranean Sea (November 2020): 1.3 First record of Gaidropsarus granti (Regan, 1903) in the Blanes Canyon, Catalan margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Article B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.23674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare species in the Mediterranean Sea (November 2020): New record of the gorgonian Placogorgia coronata Carpine & Grasshoff, 1975 in the Blanes Canyon (Catalan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Article B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.23674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns and demographic trends of demosponges at the Menorca Channel (Northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megabenthic assemblages in the continental shelf edge and upper slope of the Menorca Channel, Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Greenacre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Canepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sponge assemblages on the deep Mediterranean continental shelf and slope (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the planktonic cnidarian community in a mesoscale area of the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sabatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.e0196431. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical composition of the cold-water coral Dendrophyllia cornigera under contrasting productivity regimes: Insights from lipid biomarkers and compound-specific isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction, energy storage and metabolic requirements in a mesophotic population of the gorgonian Paramuricea macrospina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.e0203308. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0203308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological features of the gorgonian Paramuricea macrospina on the continental shelf and shelf edge (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2017.1375118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and temporal variability of particle fluxes in an insular canyon of the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.323-339. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, distribution and population size structure of deep Mediterranean gorgonian assemblages (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Purroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Calatayud C Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The West Melilla cold water coral mounds, Eastern Alboran Sea: Morphological characterization and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulàlia Gràcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Ranero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Emelianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle A.I. Huvenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.316-326. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironephthya mediterranea n. sp. (Octocorallia, Alcyonacea, Nidaliidae), the first species of the genus discovered in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), pp.667-688. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-014-0269-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response of two Mediterranean cold-water coral species to ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngel López-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.675-686. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-014-1159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrimental effects of ocean acidification on the economically important Mediterranean red coral (Corallium rubrum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricel Guron M Guron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.1897-1908. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations on withdrawal behaviour of the sea pen Virgularia mirabilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (4), pp.257-258. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-013-0172-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of Two Mediterranean Cold-Water Coral Species to Low-pH Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngel López-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w6010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the zooxanthellate and azooxanthellate morphotypes of the Mediterranean gorgonian Eunicella singularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (7), pp.1485-1496. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1928-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of Cereopsis studeri Koch, 1891, a forgotten Mediterranean soft coral species, and its inclusion in the genus Nidalia Gray, 1835 (Octocorallia, Alcyonacea, Nidaliidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (7), pp.594-604. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2011.650178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of dark habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro-Barranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Gerovasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Habitat Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-170, 2023, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85613-3.00005-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 Gorgonian and Black Coral Assemblages in Deep Coastal Bottoms and Continental Shelves of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer International Publishing, pp.245-248, 2019, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Forests in Deep Coastal Bottoms and Continental Shelf of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Bavestrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Animal Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-27, 2017, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_5-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mediterranean sponges in benthic–pelagic coupling processes: Aplysina aerophoba and Axinella polypoides case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Coppari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Saponari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Canepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 477, Springer International Publishing, pp.57-68, 2016, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological study of benthic communitiesin the continental shelf and upper slopein the Menorca Channel (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Programa doctoral de Ciències del Mar, 2016. English. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04429128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordi Grinyo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">I am currently a postdoctoral researcher focused in the assessment of deep (&amp;gt; 100 m depth) benthic communities structure, dynamics and functionality. Currently I am working at the Institut de Ciències del Mar (ICM-CSIC) within the LIFE ECOREST project, focused in the large scale restoration of benthic communities in Catalan continental shelfs and slopes. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jordi-grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8425-1349</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-8098-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies for Monitoring and Upscaling Marine Ecosystem Restoration in Deep-Sea Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomsen Laurenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Flögel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Picardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eng.2023.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and behavioral rhythms of the endangered Acadian redfish (Sebastes fasciatus) in the Sambro Bank (Scotian Shelf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kenchington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1158283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emblematic to problematic: The case of Astrospartus mediterraneus (Risso, 1826) (Echinodermata: Ophiuroidea) in the artisanal fishing grounds of the Cap de Creus area (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel-Cabanelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Montasell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 255, pp.104925. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2023.104925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of six cold-water corals to sediment resuspension from bottom trawling fishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel-Cabanelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xènia Puigcerver-Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.115423. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of megabenthic assemblages and artisanal fishers: The case of Cap de Creus Marine Protected Area (North-Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Higueruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soler-Membrives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.106211. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megafaunal assemblages in deep-sea ecosystems of the Gulf of Cadiz, northeast Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Ercilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.103738. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2022.103738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale feedbacks influencing cold-water coral growth and subsequent reef formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Simarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.20389. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24711-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Paramuricea: The Role of Depth and Water Mass in the Evolution and Distribution of Deep-Sea Corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M Quattrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mike Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louise Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.849402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Coral Provinces as a Sponge Diversity Reservoir: Is There a Mediterranean Cold-Water Coral Sponge Fauna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jesús Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.662899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving fishers in scaling up the restoration of cold-water coral gardens on the Mediterranean continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Gracias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 262, pp.109301. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megabenthic assemblages on bathyal escarpments off the west Corsican margin (Western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.103475. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely rapid withdrawal behaviour of the sea pen Protoptilum cf. carpenteri in the deep Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (6), pp.91. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-021-01243-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft corals assemblages in deep environments of the Menorca Channel (Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Garriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Soler-Membrives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.102435. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Pipeline for Image Processing and Data Treatment to Track Activity Rhythms of Paragorgia arborea in Relation to Hydrographic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Zuazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.6281. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20216281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences of human impact on megabenthic assemblages of bathyal sediments in the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pierdomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.103369. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First deep-sea Hamigera (Demospongiae: Porifera) species associated with Cold-Water Corals (CWC) on antipodal latitudes of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jesús Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.103325. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the carnivorous sponge Lycopodina hypogea (Cladorhizidae) associated with marine debris, and its possible implications on deep-sea connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.111501. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First attempts towards the restoration of gorgonian populations on the Mediterranean continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olariaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (8), pp.1278-1284. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genetic diversity and the population structure of the mesophotic Paramuricea macrospina in the Menorca Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.444-452. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological characterisation of a Mediterranean cold-water coral reef: Cabliers Coral Mound Province (Alboran Sea, western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulàlia Gràcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pierdomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.245-262. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare species in the Mediterranean Sea (November 2020): 1.3 First record of Gaidropsarus granti (Regan, 1903) in the Blanes Canyon, Catalan margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Article B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.23674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare species in the Mediterranean Sea (November 2020): New record of the gorgonian Placogorgia coronata Carpine & Grasshoff, 1975 in the Blanes Canyon (Catalan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Article B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.23674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns and demographic trends of demosponges at the Menorca Channel (Northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a New Ocean Literacy Approach Based on a Simulated Dive in a Submarine: A Multisensory Workshop to Bring the Deep Sea Closer to People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the planktonic cnidarian community in a mesoscale area of the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sabatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.e0196431. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical composition of the cold-water coral Dendrophyllia cornigera under contrasting productivity regimes: Insights from lipid biomarkers and compound-specific isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction, energy storage and metabolic requirements in a mesophotic population of the gorgonian Paramuricea macrospina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.e0203308. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0203308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megabenthic assemblages in the continental shelf edge and upper slope of the Menorca Channel, Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Greenacre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Canepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sponge assemblages on the deep Mediterranean continental shelf and slope (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological features of the gorgonian Paramuricea macrospina on the continental shelf and shelf edge (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2017.1375118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and temporal variability of particle fluxes in an insular canyon of the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.323-339. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, distribution and population size structure of deep Mediterranean gorgonian assemblages (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Purroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Calatayud C Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironephthya mediterranea n. sp. (Octocorallia, Alcyonacea, Nidaliidae), the first species of the genus discovered in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), pp.667-688. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-014-0269-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The West Melilla cold water coral mounds, Eastern Alboran Sea: Morphological characterization and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulàlia Gràcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Ranero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Emelianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle A.I. Huvenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.316-326. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response of two Mediterranean cold-water coral species to ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngel López-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.675-686. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-014-1159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations on withdrawal behaviour of the sea pen Virgularia mirabilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (4), pp.257-258. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-013-0172-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrimental effects of ocean acidification on the economically important Mediterranean red coral (Corallium rubrum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricel Guron M Guron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.1897-1908. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of Two Mediterranean Cold-Water Coral Species to Low-pH Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngel López-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w6010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the zooxanthellate and azooxanthellate morphotypes of the Mediterranean gorgonian Eunicella singularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (7), pp.1485-1496. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1928-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of Cereopsis studeri Koch, 1891, a forgotten Mediterranean soft coral species, and its inclusion in the genus Nidalia Gray, 1835 (Octocorallia, Alcyonacea, Nidaliidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (7), pp.594-604. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2011.650178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of dark habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro-Barranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Gerovasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Habitat Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-170, 2023, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85613-3.00005-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 Gorgonian and Black Coral Assemblages in Deep Coastal Bottoms and Continental Shelves of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer International Publishing, pp.245-248, 2019, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Forests in Deep Coastal Bottoms and Continental Shelf of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Bavestrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Animal Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-27, 2017, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_5-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mediterranean sponges in benthic–pelagic coupling processes: Aplysina aerophoba and Axinella polypoides case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Coppari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Saponari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Canepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 477, Springer International Publishing, pp.57-68, 2016, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological study of benthic communitiesin the continental shelf and upper slopein the Menorca Channel (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Programa doctoral de Ciències del Mar, 2016. English. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04429128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99A78678"/>
+    <w:nsid w:val="81B10148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordi-grinyo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8425-1349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-8098-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomsen Laurenz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Fl&#246;gel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Robinson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Picardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2023.10.012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kenchington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hanz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1158283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel-Cabanelas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Sant&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Montasell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janire Salazar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104925" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Bilan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#232;nia Puigcerver-Segarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Higueruelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sant&#237;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambroso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soler-Membrives" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Quattrini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mike Adams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.849402" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Corbera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lo Iacono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Simarro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambroso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24711-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Francescangeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103738" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-021-01243-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montseny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Linares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Viladrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gracias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Uriz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Gili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.662899" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103475" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pierdomenico" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conlon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103369" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Zuazo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garriga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler-Membrives" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102435" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103325" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Grinyo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Carri&#243;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Gili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Gr&#224;cia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.04.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olariaga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3118" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Paletta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#237;az" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.02.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collective Article B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.23674" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430029v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Uriz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez-Carri&#243;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.02.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Greenacre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Requena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Canepa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uriz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430133v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Guerrero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Raya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sabat&#233;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196431" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tolosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rueda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.08.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203308" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2017.1375118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430184v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Isla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.11.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Purroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Calatayud C Calatayud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.05.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ranero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Emelianov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle A.I. Huvenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.07.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-014-0269-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juancho Movilla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Calvo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel L&#243;pez-Sanz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1159-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricel Guron M Guron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12171" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-013-0172-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w6010059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Thoma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1928-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F796L20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2011.650178" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Gerovasileiou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85613-3.00005-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_20" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_5-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429868v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Coppari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saponari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04429128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordi-grinyo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8425-1349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-8098-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomsen Laurenz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Fl&#246;gel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Robinson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Picardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2023.10.012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kenchington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hanz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1158283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel-Cabanelas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Sant&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Montasell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janire Salazar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104925" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Bilan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#232;nia Puigcerver-Segarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Higueruelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sant&#237;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambroso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soler-Membrives" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Francescangeli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Corbera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lo Iacono" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Simarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambroso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24711-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Quattrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mike Adams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.849402" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Uriz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Gili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.662899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montseny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Linares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Viladrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gracias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-021-01243-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garriga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler-Membrives" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102435" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Zuazo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pierdomenico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conlon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103369" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103325" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Grinyo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olariaga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carreras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3118" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Paletta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Gili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#237;az" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.02.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Gr&#224;cia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.04.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collective Article B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.23674" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Uriz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez-Carri&#243;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Carri&#243;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00576" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Guerrero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Raya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sabat&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tolosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rueda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.08.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203308" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Greenacre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Requena" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Canepa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uriz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.11.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2017.1375118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430184v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Isla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.11.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Purroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Calatayud C Calatayud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.05.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-014-0269-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ranero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Emelianov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle A.I. Huvenne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.07.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juancho Movilla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Calvo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel L&#243;pez-Sanz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1159-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429799v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-013-0172-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429435v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricel Guron M Guron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12171" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w6010059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Thoma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1928-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F796L20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2011.650178" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Gerovasileiou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85613-3.00005-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_20" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_5-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429868v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Coppari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saponari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04429128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>