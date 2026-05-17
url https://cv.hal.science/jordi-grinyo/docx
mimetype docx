--- v1 (2026-04-14)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordi Grinyo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">I am currently a postdoctoral researcher focused in the assessment of deep (&amp;gt; 100 m depth) benthic communities structure, dynamics and functionality. Currently I am working at the Institut de Ciències del Mar (ICM-CSIC) within the LIFE ECOREST project, focused in the large scale restoration of benthic communities in Catalan continental shelfs and slopes. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jordi-grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8425-1349</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-8098-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies for Monitoring and Upscaling Marine Ecosystem Restoration in Deep-Sea Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomsen Laurenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Flögel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Picardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eng.2023.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and behavioral rhythms of the endangered Acadian redfish (Sebastes fasciatus) in the Sambro Bank (Scotian Shelf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kenchington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1158283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emblematic to problematic: The case of Astrospartus mediterraneus (Risso, 1826) (Echinodermata: Ophiuroidea) in the artisanal fishing grounds of the Cap de Creus area (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel-Cabanelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Montasell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 255, pp.104925. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2023.104925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of six cold-water corals to sediment resuspension from bottom trawling fishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel-Cabanelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xènia Puigcerver-Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.115423. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of megabenthic assemblages and artisanal fishers: The case of Cap de Creus Marine Protected Area (North-Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Higueruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soler-Membrives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.106211. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megafaunal assemblages in deep-sea ecosystems of the Gulf of Cadiz, northeast Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Ercilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.103738. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2022.103738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale feedbacks influencing cold-water coral growth and subsequent reef formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Simarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.20389. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24711-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Paramuricea: The Role of Depth and Water Mass in the Evolution and Distribution of Deep-Sea Corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M Quattrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mike Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louise Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.849402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Coral Provinces as a Sponge Diversity Reservoir: Is There a Mediterranean Cold-Water Coral Sponge Fauna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jesús Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.662899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving fishers in scaling up the restoration of cold-water coral gardens on the Mediterranean continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Gracias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 262, pp.109301. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megabenthic assemblages on bathyal escarpments off the west Corsican margin (Western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.103475. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely rapid withdrawal behaviour of the sea pen Protoptilum cf. carpenteri in the deep Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (6), pp.91. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-021-01243-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft corals assemblages in deep environments of the Menorca Channel (Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Garriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Soler-Membrives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.102435. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Pipeline for Image Processing and Data Treatment to Track Activity Rhythms of Paragorgia arborea in Relation to Hydrographic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Zuazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.6281. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20216281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences of human impact on megabenthic assemblages of bathyal sediments in the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pierdomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.103369. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First deep-sea Hamigera (Demospongiae: Porifera) species associated with Cold-Water Corals (CWC) on antipodal latitudes of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jesús Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.103325. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the carnivorous sponge Lycopodina hypogea (Cladorhizidae) associated with marine debris, and its possible implications on deep-sea connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.111501. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First attempts towards the restoration of gorgonian populations on the Mediterranean continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olariaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (8), pp.1278-1284. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genetic diversity and the population structure of the mesophotic Paramuricea macrospina in the Menorca Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.444-452. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological characterisation of a Mediterranean cold-water coral reef: Cabliers Coral Mound Province (Alboran Sea, western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulàlia Gràcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pierdomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.245-262. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare species in the Mediterranean Sea (November 2020): 1.3 First record of Gaidropsarus granti (Regan, 1903) in the Blanes Canyon, Catalan margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Article B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.23674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare species in the Mediterranean Sea (November 2020): New record of the gorgonian Placogorgia coronata Carpine & Grasshoff, 1975 in the Blanes Canyon (Catalan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Article B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.23674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns and demographic trends of demosponges at the Menorca Channel (Northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a New Ocean Literacy Approach Based on a Simulated Dive in a Submarine: A Multisensory Workshop to Bring the Deep Sea Closer to People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the planktonic cnidarian community in a mesoscale area of the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sabatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.e0196431. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical composition of the cold-water coral Dendrophyllia cornigera under contrasting productivity regimes: Insights from lipid biomarkers and compound-specific isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction, energy storage and metabolic requirements in a mesophotic population of the gorgonian Paramuricea macrospina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.e0203308. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0203308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megabenthic assemblages in the continental shelf edge and upper slope of the Menorca Channel, Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Greenacre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Canepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sponge assemblages on the deep Mediterranean continental shelf and slope (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological features of the gorgonian Paramuricea macrospina on the continental shelf and shelf edge (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2017.1375118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and temporal variability of particle fluxes in an insular canyon of the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.323-339. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, distribution and population size structure of deep Mediterranean gorgonian assemblages (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Purroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Calatayud C Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironephthya mediterranea n. sp. (Octocorallia, Alcyonacea, Nidaliidae), the first species of the genus discovered in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), pp.667-688. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-014-0269-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The West Melilla cold water coral mounds, Eastern Alboran Sea: Morphological characterization and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulàlia Gràcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Ranero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Emelianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle A.I. Huvenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.316-326. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response of two Mediterranean cold-water coral species to ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngel López-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.675-686. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-014-1159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations on withdrawal behaviour of the sea pen Virgularia mirabilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (4), pp.257-258. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-013-0172-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrimental effects of ocean acidification on the economically important Mediterranean red coral (Corallium rubrum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricel Guron M Guron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.1897-1908. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of Two Mediterranean Cold-Water Coral Species to Low-pH Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngel López-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w6010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the zooxanthellate and azooxanthellate morphotypes of the Mediterranean gorgonian Eunicella singularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (7), pp.1485-1496. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1928-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of Cereopsis studeri Koch, 1891, a forgotten Mediterranean soft coral species, and its inclusion in the genus Nidalia Gray, 1835 (Octocorallia, Alcyonacea, Nidaliidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (7), pp.594-604. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2011.650178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of dark habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro-Barranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Gerovasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Habitat Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-170, 2023, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85613-3.00005-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 Gorgonian and Black Coral Assemblages in Deep Coastal Bottoms and Continental Shelves of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer International Publishing, pp.245-248, 2019, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Forests in Deep Coastal Bottoms and Continental Shelf of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Bavestrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Animal Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-27, 2017, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_5-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mediterranean sponges in benthic–pelagic coupling processes: Aplysina aerophoba and Axinella polypoides case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Coppari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Saponari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Canepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 477, Springer International Publishing, pp.57-68, 2016, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological study of benthic communitiesin the continental shelf and upper slopein the Menorca Channel (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Programa doctoral de Ciències del Mar, 2016. English. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04429128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jordi Grinyo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">I am currently a postdoctoral researcher focused in the assessment of deep (&amp;gt; 100 m depth) benthic communities structure, dynamics and functionality. Currently I am working at the Institut de Ciències del Mar (ICM-CSIC) within the LIFE ECOREST project, focused in the large scale restoration of benthic communities in Catalan continental shelfs and slopes. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jordi-grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8425-1349</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-8098-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies for Monitoring and Upscaling Marine Ecosystem Restoration in Deep-Sea Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomsen Laurenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Flögel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Picardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eng.2023.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and behavioral rhythms of the endangered Acadian redfish (Sebastes fasciatus) in the Sambro Bank (Scotian Shelf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kenchington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1158283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emblematic to problematic: The case of Astrospartus mediterraneus (Risso, 1826) (Echinodermata: Ophiuroidea) in the artisanal fishing grounds of the Cap de Creus area (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel-Cabanelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Montasell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 255, pp.104925. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2023.104925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of six cold-water corals to sediment resuspension from bottom trawling fishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel-Cabanelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xènia Puigcerver-Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.115423. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of megabenthic assemblages and artisanal fishers: The case of Cap de Creus Marine Protected Area (North-Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Higueruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soler-Membrives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.106211. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megafaunal assemblages in deep-sea ecosystems of the Gulf of Cadiz, northeast Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Francescangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Ercilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.103738. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2022.103738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Paramuricea: The Role of Depth and Water Mass in the Evolution and Distribution of Deep-Sea Corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M Quattrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mike Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louise Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.849402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale feedbacks influencing cold-water coral growth and subsequent reef formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Simarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.20389. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24711-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Coral Provinces as a Sponge Diversity Reservoir: Is There a Mediterranean Cold-Water Coral Sponge Fauna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jesús Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.662899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving fishers in scaling up the restoration of cold-water coral gardens on the Mediterranean continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Biel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Gracias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 262, pp.109301. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megabenthic assemblages on bathyal escarpments off the west Corsican margin (Western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.103475. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely rapid withdrawal behaviour of the sea pen Protoptilum cf. carpenteri in the deep Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (6), pp.91. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-021-01243-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences of human impact on megabenthic assemblages of bathyal sediments in the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pierdomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.103369. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Pipeline for Image Processing and Data Treatment to Track Activity Rhythms of Paragorgia arborea in Relation to Hydrographic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Zuazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa López-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.6281. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20216281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft corals assemblages in deep environments of the Menorca Channel (Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Garriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Soler-Membrives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.102435. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First deep-sea Hamigera (Demospongiae: Porifera) species associated with Cold-Water Corals (CWC) on antipodal latitudes of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jesús Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.103325. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the carnivorous sponge Lycopodina hypogea (Cladorhizidae) associated with marine debris, and its possible implications on deep-sea connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.111501. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological characterisation of a Mediterranean cold-water coral reef: Cabliers Coral Mound Province (Alboran Sea, western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulàlia Gràcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pierdomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.245-262. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First attempts towards the restoration of gorgonian populations on the Mediterranean continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olariaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (8), pp.1278-1284. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genetic diversity and the population structure of the mesophotic Paramuricea macrospina in the Menorca Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.444-452. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare species in the Mediterranean Sea (November 2020): 1.3 First record of Gaidropsarus granti (Regan, 1903) in the Blanes Canyon, Catalan margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Article B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.23674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare species in the Mediterranean Sea (November 2020): New record of the gorgonian Placogorgia coronata Carpine & Grasshoff, 1975 in the Blanes Canyon (Catalan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Article B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.23674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns and demographic trends of demosponges at the Menorca Channel (Northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a New Ocean Literacy Approach Based on a Simulated Dive in a Submarine: A Multisensory Workshop to Bring the Deep Sea Closer to People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janire Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the planktonic cnidarian community in a mesoscale area of the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sabatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.e0196431. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical composition of the cold-water coral Dendrophyllia cornigera under contrasting productivity regimes: Insights from lipid biomarkers and compound-specific isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction, energy storage and metabolic requirements in a mesophotic population of the gorgonian Paramuricea macrospina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.e0203308. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0203308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megabenthic assemblages in the continental shelf edge and upper slope of the Menorca Channel, Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Greenacre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Canepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sponge assemblages on the deep Mediterranean continental shelf and slope (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Uriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological features of the gorgonian Paramuricea macrospina on the continental shelf and shelf edge (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Santín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2017.1375118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and temporal variability of particle fluxes in an insular canyon of the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.323-339. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, distribution and population size structure of deep Mediterranean gorgonian assemblages (Menorca Channel, Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Purroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Calatayud C Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The West Melilla cold water coral mounds, Eastern Alboran Sea: Morphological characterization and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lo Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulàlia Gràcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Ranero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Emelianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle A.I. Huvenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.316-326. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironephthya mediterranea n. sp. (Octocorallia, Alcyonacea, Nidaliidae), the first species of the genus discovered in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), pp.667-688. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-014-0269-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response of two Mediterranean cold-water coral species to ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngel López-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.675-686. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-014-1159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrimental effects of ocean acidification on the economically important Mediterranean red coral (Corallium rubrum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricel Guron M Guron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.1897-1908. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations on withdrawal behaviour of the sea pen Virgularia mirabilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (4), pp.257-258. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-013-0172-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of Two Mediterranean Cold-Water Coral Species to Low-pH Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juancho Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngel López-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w6010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the zooxanthellate and azooxanthellate morphotypes of the Mediterranean gorgonian Eunicella singularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (7), pp.1485-1496. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1928-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of Cereopsis studeri Koch, 1891, a forgotten Mediterranean soft coral species, and its inclusion in the genus Nidalia Gray, 1835 (Octocorallia, Alcyonacea, Nidaliidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Maria Gili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (7), pp.594-604. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2011.650178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of dark habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro-Barranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Gerovasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Habitat Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-170, 2023, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85613-3.00005-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 Gorgonian and Black Coral Assemblages in Deep Coastal Bottoms and Continental Shelves of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo López-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer International Publishing, pp.245-248, 2019, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Forests in Deep Coastal Bottoms and Continental Shelf of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Bavestrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Animal Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-27, 2017, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_5-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mediterranean sponges in benthic–pelagic coupling processes: Aplysina aerophoba and Axinella polypoides case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Coppari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Saponari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Canepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 477, Springer International Publishing, pp.57-68, 2016, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological study of benthic communitiesin the continental shelf and upper slopein the Menorca Channel (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Grinyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Programa doctoral de Ciències del Mar, 2016. English. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04429128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81B10148"/>
+    <w:nsid w:val="A491C3C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordi-grinyo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8425-1349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-8098-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomsen Laurenz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Fl&#246;gel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Robinson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Picardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2023.10.012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kenchington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hanz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1158283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel-Cabanelas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Sant&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Montasell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janire Salazar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104925" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Bilan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#232;nia Puigcerver-Segarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Higueruelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sant&#237;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambroso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soler-Membrives" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Francescangeli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Corbera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lo Iacono" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Simarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambroso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24711-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Quattrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mike Adams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.849402" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Uriz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Gili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.662899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montseny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Linares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Viladrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gracias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-021-01243-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garriga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler-Membrives" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102435" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Zuazo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pierdomenico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conlon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103369" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103325" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Grinyo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olariaga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carreras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3118" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Paletta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Gili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#237;az" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.02.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Gr&#224;cia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.04.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collective Article B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.23674" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Uriz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez-Carri&#243;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Carri&#243;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00576" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Guerrero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Raya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sabat&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tolosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rueda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.08.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203308" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Greenacre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Requena" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Canepa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uriz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.11.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2017.1375118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430184v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Isla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.11.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Purroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Calatayud C Calatayud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.05.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-014-0269-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ranero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Emelianov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle A.I. Huvenne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.07.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juancho Movilla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Calvo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel L&#243;pez-Sanz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1159-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429799v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-013-0172-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429435v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricel Guron M Guron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12171" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w6010059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Thoma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1928-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F796L20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2011.650178" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Gerovasileiou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85613-3.00005-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_20" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_5-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429868v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Coppari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saponari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04429128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordi-grinyo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8425-1349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-8098-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomsen Laurenz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Fl&#246;gel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Robinson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Picardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2023.10.012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kenchington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hanz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1158283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel-Cabanelas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Sant&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Montasell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janire Salazar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104925" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Bilan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#232;nia Puigcerver-Segarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Higueruelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sant&#237;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambroso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soler-Membrives" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Francescangeli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Quattrini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mike Adams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.849402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Corbera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lo Iacono" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Simarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambroso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24711-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Uriz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Gili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.662899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montseny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Linares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Viladrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gracias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-021-01243-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pierdomenico" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conlon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103369" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Zuazo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa L&#243;pez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garriga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler-Membrives" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102435" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103325" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Grinyo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Gr&#224;cia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.04.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olariaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carreras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3118" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Paletta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Gili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#237;az" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.02.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collective Article B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.23674" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Uriz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez-Carri&#243;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Carri&#243;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00576" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Guerrero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Raya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sabat&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tolosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rueda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.08.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203308" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Greenacre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Requena" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Canepa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uriz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.11.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2017.1375118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430184v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Isla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.11.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Purroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Calatayud C Calatayud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.05.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ranero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Emelianov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle A.I. Huvenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.07.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-014-0269-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juancho Movilla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Calvo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel L&#243;pez-Sanz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1159-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricel Guron M Guron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12171" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-013-0172-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w6010059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Thoma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1928-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F796L20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2011.650178" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Gerovasileiou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85613-3.00005-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_20" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_5-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429868v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Coppari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saponari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04429128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>