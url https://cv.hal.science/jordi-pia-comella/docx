--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -2017,155 +2017,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Protreptique et auto-exhortation »</w:t>
+                <w:t xml:space="preserve">« L'usage des prières dans le stoïcisme impérial romain: les exemples de Sénèque, Perse, Epictète et Marc Aurèle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Pià</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A paraître</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892424v1</w:t>
+                <w:t xml:space="preserve">hal-03892434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'usage des prières dans le stoïcisme impérial romain: les exemples de Sénèque, Perse, Epictète et Marc Aurèle »</w:t>
+                <w:t xml:space="preserve">« Protreptique et auto-exhortation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Pià</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892434v1</w:t>
+                <w:t xml:space="preserve">hal-03892424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lettres à Lucilius comme 'miroir de l'âme'?</w:t>
               </w:r>
@@ -2826,51 +2826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D223FA30"/>
+    <w:nsid w:val="88DF897E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2974,51 +2974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AD82256F"/>
+    <w:nsid w:val="25AB3FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3122,51 +3122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="739DB8C6"/>
+    <w:nsid w:val="FE7AEF67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3270,51 +3270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="97FE15C0"/>
+    <w:nsid w:val="D19740F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3510,51 +3510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordi-pia-comella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161979432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313548741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000458837428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reflexions.univ-perp.fr/images/stories/pia%20goarzin.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2022.1997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.98" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/eugesta.148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2020-0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/5500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.41" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goarzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordi-pia-comella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161979432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313548741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000458837428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reflexions.univ-perp.fr/images/stories/pia%20goarzin.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2022.1997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.98" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/eugesta.148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2020-0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/5500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.41" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goarzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>