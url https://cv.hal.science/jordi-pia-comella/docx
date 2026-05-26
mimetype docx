--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2017,155 +2017,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'usage des prières dans le stoïcisme impérial romain: les exemples de Sénèque, Perse, Epictète et Marc Aurèle »</w:t>
+                <w:t xml:space="preserve">« Protreptique et auto-exhortation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Pià</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892434v1</w:t>
+                <w:t xml:space="preserve">hal-03892424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Protreptique et auto-exhortation »</w:t>
+                <w:t xml:space="preserve">« L'usage des prières dans le stoïcisme impérial romain: les exemples de Sénèque, Perse, Epictète et Marc Aurèle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Pià</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A paraître</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892424v1</w:t>
+                <w:t xml:space="preserve">hal-03892434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lettres à Lucilius comme 'miroir de l'âme'?</w:t>
               </w:r>
@@ -2826,51 +2826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88DF897E"/>
+    <w:nsid w:val="3A6CCADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2974,51 +2974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25AB3FF1"/>
+    <w:nsid w:val="8924FC00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3122,51 +3122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FE7AEF67"/>
+    <w:nsid w:val="3DEE0EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3270,51 +3270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D19740F3"/>
+    <w:nsid w:val="78B4DC1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3510,51 +3510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordi-pia-comella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161979432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313548741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000458837428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reflexions.univ-perp.fr/images/stories/pia%20goarzin.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2022.1997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.98" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/eugesta.148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2020-0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/5500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.41" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goarzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordi-pia-comella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161979432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313548741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000458837428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reflexions.univ-perp.fr/images/stories/pia%20goarzin.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2022.1997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.98" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/eugesta.148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2020-0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/5500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2501.01.41" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01402468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goarzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>