--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African bushpigs exhibit porous species boundaries and appeared in Madagascar concurrently with human arrival</w:t>
+                <w:t xml:space="preserve">Integrative taxonomy clarifies the evolution of a cryptic primate clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renzo F Balboa</w:t>
+                <w:t xml:space="preserve">Tobias van Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura D Bertola</w:t>
+                <w:t xml:space="preserve">Gabriele M Sgarlata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Brüniche-Olsen</w:t>
+                <w:t xml:space="preserve">Dominik Schüßler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malthe Sebro Rasmussen</w:t>
+                <w:t xml:space="preserve">George P Tiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaodong Liu</w:t>
+                <w:t xml:space="preserve">Jelmer W Poelstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.172. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-44105-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02547-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767175v1</w:t>
+                <w:t xml:space="preserve">hal-04767196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative taxonomy clarifies the evolution of a cryptic primate clade</w:t>
+                <w:t xml:space="preserve">African bushpigs exhibit porous species boundaries and appeared in Madagascar concurrently with human arrival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias van Elst</w:t>
+                <w:t xml:space="preserve">Renzo F Balboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele M Sgarlata</w:t>
+                <w:t xml:space="preserve">Laura D Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Schüßler</w:t>
+                <w:t xml:space="preserve">Anna Brüniche-Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George P Tiley</w:t>
+                <w:t xml:space="preserve">Malthe Sebro Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelmer W Poelstra</w:t>
+                <w:t xml:space="preserve">Xiaodong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02547-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44105-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767196v1</w:t>
+                <w:t xml:space="preserve">hal-04767175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pangolin genomes offer key insights and resources for the world’s most trafficked wild mammals</w:t>
               </w:r>
@@ -1178,90 +1178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomic structure in Goodman's mouse lemur reveals long‐standing separation of Madagascar's Central Highlands and eastern rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George P Tiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias van Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schüßler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelmer Poelstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George P Tiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schüssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3094,77 +3094,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Balboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brüniche-Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malthe Sebro Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3495,51 +3495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Maria Sgarlata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mai&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Zoeten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rasteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410951122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Phelps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Razanatsoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Davis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanambelo Rasolondrainy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.70011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo F Balboa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Bertola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Br&#252;niche-Olsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malthe Sebro Rasmussen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44105-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Elst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M Sgarlata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Sch&#252;&#223;ler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P Tiley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer W Poelstra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02547-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gabrielli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17243" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros A. Karamanlidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0846" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dresen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet E Ranaivoson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Pors" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16759" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16632" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer Poelstra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Blanco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hending" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rasolondraibe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill K Olofsson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hong-Wa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Razanatsoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rakotonasolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Aleixo-Pais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rakotonanahary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Priscilla Sousa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1126-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Anania" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/mcd.v13i1.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Miller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Mills" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Ralantoharijaona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andriaholinirina Volasoa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Misandeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-018-0055-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Priscila Sousa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-018-0015-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619381v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Heller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14173" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojotanjona Patrick Razanaparany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joseph Rabarivola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo&#235;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ina Laffargue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doulbeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert380" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dussert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02141.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02742.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-007-9256-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F88AD47D5C326427309FB7D9ABF10F1B229CD5EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Balboa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Maria Sgarlata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mai&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Zoeten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rasteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410951122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Phelps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Razanatsoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Davis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanambelo Rasolondrainy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.70011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Elst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M Sgarlata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Sch&#252;&#223;ler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P Tiley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer W Poelstra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02547-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo F Balboa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Bertola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Br&#252;niche-Olsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malthe Sebro Rasmussen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44105-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gabrielli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17243" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros A. Karamanlidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0846" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dresen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet E Ranaivoson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Pors" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16759" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16632" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer Poelstra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Blanco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hending" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rasolondraibe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill K Olofsson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hong-Wa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Razanatsoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rakotonasolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Aleixo-Pais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rakotonanahary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Priscilla Sousa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1126-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Anania" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/mcd.v13i1.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Miller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Mills" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Ralantoharijaona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andriaholinirina Volasoa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Misandeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-018-0055-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Priscila Sousa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-018-0015-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619381v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Heller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14173" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojotanjona Patrick Razanaparany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joseph Rabarivola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo&#235;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ina Laffargue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doulbeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert380" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dussert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02141.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02742.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-007-9256-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F88AD47D5C326427309FB7D9ABF10F1B229CD5EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Balboa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>